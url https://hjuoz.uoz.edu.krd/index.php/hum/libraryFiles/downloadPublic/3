--- v0 (2025-10-05)
+++ v1 (2026-08-10)
@@ -1,42 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6450E9B0" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -158,97 +156,112 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6091313F" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D1B29B6" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
+    <w:p w14:paraId="3D1B29B6" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="00A10835" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0000FF"/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395EF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>پشكا زمانێ‌ كوردی، فاكولتیا زانستێن مرۆڤایەتی، زانكۆیا زاخۆ، هەرێما كوردستانێ‌ ــ عێراق (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve">پشكا زمانێ‌ كوردی، فاكولتیا زانستێن مرۆڤایەتی، زانكۆیا زاخۆ، هەرێما كوردستانێ‌ ــ عێراق </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10835">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0000FF"/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10835">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>abdulsalam.abdullah@uoz.edu.krd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A3446">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00A10835">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0000FF"/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561BED34" w14:textId="5E25F391" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="00395EF0" w:rsidP="00395EF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:kern w:val="28"/>
@@ -304,54 +317,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="101732E6" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65086C1B" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پۆختە:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F283DC0" w14:textId="48C9F14F" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -889,51 +904,50 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244411EB" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.1.قەبارێ‌ بەرپەرێ‌، ڤالاهی و مەودا د ناڤبەرا دێراندا</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6270312C" w14:textId="0D591C2E" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="00023721" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
@@ -1075,89 +1089,107 @@
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) بیت. ل پاشەڕۆژێ‌ ئەڤ ڕێنماییە دێ‌ ل شێوێ‌ (</w:t>
       </w:r>
       <w:r w:rsidR="000A3446" w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LaTeX</w:t>
       </w:r>
       <w:r w:rsidR="000A3446" w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) هێنە ئامادەكرن. بۆ دانلۆدكرنا ڤێ‌ دانەیا ئەلكترۆنی بەرێ‌ خوە بدە مالپەرێ‌: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176C7095" w14:textId="42DA0EF8" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
+    <w:p w14:paraId="176C7095" w14:textId="482EB26C" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>http://</w:t>
       </w:r>
       <w:r w:rsidR="00023721">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>juoz.uoz.edu.krd/index.php/sci/about/submissions</w:t>
+        <w:t>juoz.uoz.edu.krd/index.php/</w:t>
+      </w:r>
+      <w:r w:rsidR="00615FA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3446">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/about/submissions</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3627D245" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -2265,50 +2297,51 @@
         </w:rPr>
         <w:t xml:space="preserve">) و ب قەبارێ‌ (11) بیت. پۆختە پێدڤیە د ناڤبەرا (200 هەتا 250 پەیڤان) بیت. پێدڤیە پۆختە باسی ڤەكۆلینێ‌ و ئەنجامێ‌ ڤەكۆلینێ‌ بكەت و ب شێوەیەكی بهێتە دارشتن كو كەسێن نەبسپۆر ژی بشێن تێبگەهن.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA911A3" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.1.پەیڤێن سەرەكی:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53167D32" w14:textId="5A558C28" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پشتی هێلانا ڕێزەكا ڤالە (پەیڤێن سەرەكی) ب فۆتنێ‌ (</w:t>
@@ -2439,51 +2472,50 @@
         </w:rPr>
         <w:t>سەرەكی پێدڤیە ل ناڤەراستێ‌ بن و پشتی ڕێزەكا ڤالە دەستپێبكەن.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6230A89C" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.2.ناڤونیشانێن لاوەكی</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC15324" w14:textId="76D86FC2" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1.1.2.ناڤونیشانێن سەرەكی دێ‌ ل ڕەخێ‌ ڕاستی بن، بێیكو چ هێلەك لبن بهێتە كێشان. لبن ناڤونیشانێن سەرەكی ڕێزەكا ڤالە هەبیت و پاشی ب فۆتنێ‌ (</w:t>
@@ -3028,50 +3060,51 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006A69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. پێدڤییە سێ‌ ژێدەرین </w:t>
       </w:r>
       <w:r w:rsidRPr="00006A69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scopus</w:t>
       </w:r>
       <w:r w:rsidRPr="00006A69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -3309,51 +3342,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> النفسیە والتربویە و الاجتماعیە. القاهرە: مكتبە الانجلو المصریە.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392E5902" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">عبداللە، عەبدولسەلام نەجمەدین، و سەبری، شێرزاد. (2011). زمانڤانییا تیۆری. چاپخانا سپیرێز. دهوك </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42198575" w14:textId="63131311" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ابو مغلی، سمیع. (2008). شێوازە نو</w:t>
@@ -3802,50 +3834,51 @@
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>. Retrieved July 6, 2011, from</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2F8A87" w14:textId="6A8B9C24" w:rsidR="00E67087" w:rsidRPr="005E6912" w:rsidRDefault="000A3446" w:rsidP="005E6912">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E6912">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>www.elsevier.com/locate/comphumbeh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE2493D" w14:textId="77777777" w:rsidR="00E67087" w:rsidRPr="000A3446" w:rsidRDefault="00E67087" w:rsidP="00E67087">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CBAD71A" w14:textId="77777777" w:rsidR="000A3446" w:rsidRPr="000A3446" w:rsidRDefault="000A3446" w:rsidP="000A3446">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -4218,64 +4251,78 @@
         </w:rPr>
         <w:t>Dept. of Kurdish Language, College of Basic Education, University of Zakho, Kurdistan Region – Iraq.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D52D03" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="000A3446" w:rsidRDefault="00D66F74" w:rsidP="00D66F74">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:ind w:left="397" w:right="397"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ABSTRACT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052CA52F" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="003C29A5" w:rsidRDefault="00D66F74" w:rsidP="00D66F74">
+    <w:p w14:paraId="052CA52F" w14:textId="42FE0688" w:rsidR="00D66F74" w:rsidRPr="003C29A5" w:rsidRDefault="00D66F74" w:rsidP="00D66F74">
       <w:pPr>
         <w:ind w:left="397" w:right="397"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C29A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">These guidelines are provided for preparation of paper accepted for publication in the science Journal of university of Zakho (SJUOZ) the guide lines are issued to ensure a uniform style. All papers that are accepted in SJUOZ will be published provided they arrive by the due date and they correspond to these guidelines. Reproduction is made directly from author-prepared manuscript electronically in A4 paper size 297mm&amp;210mm. to assure </w:t>
+        <w:t>These guidelines are provided for preparation of paper accepted for publication in the science Journal of university of Zakho (</w:t>
+      </w:r>
+      <w:r w:rsidR="00615FA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C29A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JUOZ) the guide lines are issued to ensure a uniform style. All papers that are accepted in SJUOZ will be published provided they arrive by the due date and they correspond to these guidelines. Reproduction is made directly from author-prepared manuscript electronically in A4 paper size 297mm&amp;210mm. to assure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C29A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>timly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C29A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and efficient production of the SJUOZ, author must submit their manuscripts in strict conformance with these guidelines. The editor board many omit any paper that does not confide to the specified requirement. There will be no opportunity for correction or improvement of poorly prepared originals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC9AE6E" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="000A3446" w:rsidRDefault="00D66F74" w:rsidP="00D66F74">
       <w:pPr>
         <w:spacing w:before="180" w:after="240"/>
         <w:ind w:left="397" w:right="397"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
@@ -4341,171 +4388,163 @@
     </w:p>
     <w:p w14:paraId="1BDD4739" w14:textId="0D5187FC" w:rsidR="00D66F74" w:rsidRPr="000A3446" w:rsidRDefault="00D66F74" w:rsidP="003C29A5">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>الملخص: أُعدت هذه التعليمات للبحوث التي تحصل على القبول بالنشر في مجلة العلوم الإنسانية لجامعة زاخو، ولكي تكون للمجلة هيئة وإطار موحد، وان البحوث التي تحصل على النشر يجب ان تنظم وفق هذه التعليمات. حجم ورقة البحث يجب ان تكون (</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-LB"/>
         </w:rPr>
         <w:t>A4</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-LB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، (210ملم×297ملم)، ولكي تستطيع المجلة الالتزام بالمواعيد المحددة للنشر يجب على الباحث ان يوصل النسخة المعدلة من بحثة إلى المجلة في الموعد المحدد، كما أن هيئة تحرير المجلة مخول برفض أي بحث لا يلتزم صاحبه بهذه التعليمات. و تؤكد هيئة تحرير المجلة بانها سترفض البحوث الضعيفة أو التي هي دون المستوى، ولا يعطي الباحث فرصة أخرى لغرض إعادة تقييمها مرة أخرى.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13021E51" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="000A3446" w:rsidRDefault="00D66F74" w:rsidP="00D66F74">
+    <w:p w14:paraId="36267A6E" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRDefault="00D66F74" w:rsidP="00615FA3">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3446">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>الكلمات الدالة: التعليمات، نوع  وحجم الخط، العلوم الإنسانية، مجلة جامعة زاخو، الهيئة والتركيبة.</w:t>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>الكلمات الدالة: التعليمات، نوع  وحجم الخط، العلوم الإنسانية، مجلة جامعة زاخو، الهيئة والتركيب</w:t>
+      </w:r>
+      <w:r w:rsidR="00615FA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D66F74" w:rsidRPr="000A3446" w:rsidSect="00432179">
-[...21 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FF021E" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00615FA3" w:rsidRDefault="00D66F74" w:rsidP="00615FA3">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D66F74" w:rsidRPr="00615FA3" w:rsidSect="00501222">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F10926F" w14:textId="77777777" w:rsidR="005A54FD" w:rsidRDefault="005A54FD" w:rsidP="00E67087">
+    <w:p w14:paraId="79ADF9D8" w14:textId="77777777" w:rsidR="005005EF" w:rsidRDefault="005005EF" w:rsidP="00E67087">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3964414A" w14:textId="77777777" w:rsidR="005A54FD" w:rsidRDefault="005A54FD" w:rsidP="00E67087">
+    <w:p w14:paraId="7659D25E" w14:textId="77777777" w:rsidR="005005EF" w:rsidRDefault="005005EF" w:rsidP="00E67087">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4570,580 +4609,491 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002003" w:usb1="80002000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A9D736" w14:textId="77777777" w:rsidR="005A54FD" w:rsidRDefault="005A54FD" w:rsidP="00E67087">
+    <w:p w14:paraId="62D503FB" w14:textId="77777777" w:rsidR="005005EF" w:rsidRDefault="005005EF" w:rsidP="00E67087">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DF41471" w14:textId="77777777" w:rsidR="005A54FD" w:rsidRDefault="005A54FD" w:rsidP="00E67087">
+    <w:p w14:paraId="14D95E77" w14:textId="77777777" w:rsidR="005005EF" w:rsidRDefault="005005EF" w:rsidP="00E67087">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5003" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
+      <w:gridCol w:w="1927"/>
+      <w:gridCol w:w="5794"/>
       <w:gridCol w:w="1527"/>
-      <w:gridCol w:w="6303"/>
-      <w:gridCol w:w="1746"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D66F74" w:rsidRPr="00C922B0" w14:paraId="1301B819" w14:textId="77777777" w:rsidTr="000622AF">
+    <w:tr w:rsidR="001203B7" w:rsidRPr="007F166D" w14:paraId="41C5C526" w14:textId="77777777" w:rsidTr="00FB3D16">
       <w:trPr>
         <w:trHeight w:val="1664"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="831" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="48C4A439" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00C922B0" w:rsidRDefault="00D66F74" w:rsidP="00C922B0">
+        <w:p w14:paraId="1600E0D0" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="007F166D" w:rsidRDefault="001203B7" w:rsidP="001203B7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r w:rsidRPr="007F166D">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68284FB0" wp14:editId="6D860846">
-[...2 lines deleted...]
-                <wp:docPr id="5" name="Picture 5"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B29214A" wp14:editId="53EEEF98">
+                <wp:extent cx="1086550" cy="532409"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:docPr id="5" name="Picture 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="Humanities Journal of University of Zakho"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
+                        <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="769259" cy="765212"/>
+                          <a:ext cx="1086550" cy="532409"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3ADCFEEA" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00C922B0" w:rsidRDefault="00000000" w:rsidP="00C922B0">
+        <w:p w14:paraId="3ABD4F86" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="007F166D" w:rsidRDefault="001203B7" w:rsidP="001203B7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:iCs/>
+              <w:sz w:val="8"/>
+              <w:szCs w:val="8"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0BA097DB" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="007F166D" w:rsidRDefault="001203B7" w:rsidP="001203B7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:iCs/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId2" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hjuoz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F166D">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.uoz.edu.krd</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2AEE6DAC" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="007F166D" w:rsidRDefault="001203B7" w:rsidP="001203B7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:iCs/>
+              <w:color w:val="111111"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007F166D">
+            <w:rPr>
+              <w:iCs/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t xml:space="preserve">p-ISSN: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F166D">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>2410-75</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>57</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="17F23368" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="00BE4FA2" w:rsidRDefault="001203B7" w:rsidP="001203B7">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink r:id="rId2" w:history="1">
-[...9 lines deleted...]
-          </w:hyperlink>
+          <w:r w:rsidRPr="007F166D">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>e-ISSN: 2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>518</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F166D">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>­</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>5128</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3352" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="4B2C398A" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00C922B0" w:rsidRDefault="00D66F74" w:rsidP="00C922B0">
+        <w:p w14:paraId="41AAE10B" w14:textId="77777777" w:rsidR="001203B7" w:rsidRDefault="001203B7" w:rsidP="001203B7">
           <w:pPr>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Noto Naskh Arabic" w:hAnsi="Noto Naskh Arabic" w:cs="Noto Naskh Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:bidi="ar-IQ"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r w:rsidRPr="00BF2703">
             <w:rPr>
               <w:rFonts w:ascii="Noto Naskh Arabic" w:hAnsi="Noto Naskh Arabic" w:cs="Noto Naskh Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:rtl/>
               <w:lang w:bidi="ar-IQ"/>
             </w:rPr>
-            <w:t>گۆڤارا زانستێن مرۆڤایەتی یا زانكۆیا زاخۆ</w:t>
+            <w:t xml:space="preserve">گۆڤارا </w:t>
           </w:r>
-        </w:p>
-[...6 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Noto Naskh Arabic" w:hAnsi="Noto Naskh Arabic" w:cs="Noto Naskh Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:rtl/>
               <w:lang w:bidi="ar-IQ"/>
             </w:rPr>
+            <w:t>زانستێن مرۆڤایەتی یا زانكۆیا زاخۆ</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="538828AE" w14:textId="77777777" w:rsidR="001203B7" w:rsidRDefault="001203B7" w:rsidP="001203B7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Noto Naskh Arabic" w:hAnsi="Noto Naskh Arabic" w:cs="Noto Naskh Arabic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:rtl/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Noto Naskh Arabic" w:hAnsi="Noto Naskh Arabic" w:cs="Noto Naskh Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:rtl/>
             </w:rPr>
             <w:t>مجلة العلوم الانسانیة لجامعة زاخو</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="22661792" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00C922B0" w:rsidRDefault="00D66F74" w:rsidP="00C922B0">
+        <w:p w14:paraId="298D7234" w14:textId="77777777" w:rsidR="001203B7" w:rsidRDefault="001203B7" w:rsidP="001203B7">
           <w:pPr>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Humanities Journal of University of Zakho (HJUOZ)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="41A30F6F" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00C922B0" w:rsidRDefault="00D66F74" w:rsidP="00C922B0">
+        <w:p w14:paraId="32630A4F" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="007F166D" w:rsidRDefault="001203B7" w:rsidP="001203B7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:line="200" w:lineRule="exact"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r w:rsidRPr="007F166D">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Vol. </w:t>
+            <w:t>Vol. 5, No. 1, pp. 1–</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>XX</w:t>
+            <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r w:rsidRPr="007F166D">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">, No. </w:t>
-[...89 lines deleted...]
-            <w:t>XX</w:t>
+            <w:t>, March-2017</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="816" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2793F589" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00C922B0" w:rsidRDefault="00D66F74" w:rsidP="00C922B0">
+        <w:p w14:paraId="1C8F553D" w14:textId="77777777" w:rsidR="001203B7" w:rsidRPr="007F166D" w:rsidRDefault="001203B7" w:rsidP="001203B7">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C922B0">
+          <w:r w:rsidRPr="007F166D">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49F85080" wp14:editId="56352E11">
-[...2 lines deleted...]
-                <wp:docPr id="6" name="Picture 6"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="106A80A6" wp14:editId="60D61F65">
+                <wp:extent cx="752475" cy="748515"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="6" name="Picture 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 3" descr="logo w-b"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3">
+                        <a:blip r:embed="rId3" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="984722" cy="524952"/>
+                          <a:ext cx="752475" cy="748515"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-          <w:r w:rsidRPr="00C922B0">
-[...18 lines deleted...]
-          </w:pPr>
           <w:hyperlink r:id="rId4" w:history="1">
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D66F74" w:rsidRPr="008405E0">
+            <w:r w:rsidRPr="007F166D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>hjuoz.uoz.edu.krd</w:t>
+              <w:t>journals.uoz.edu.krd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:hyperlink>
-        </w:p>
-[...49 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4400501A" w14:textId="77777777" w:rsidR="00D66F74" w:rsidRPr="00876F58" w:rsidRDefault="00D66F74">
-[...26 lines deleted...]
-  <w:p w14:paraId="2E6EF7C0" w14:textId="77777777" w:rsidR="00604320" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3D264610" w14:textId="77777777" w:rsidR="00604320" w:rsidRPr="001203B7" w:rsidRDefault="00000000" w:rsidP="001203B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F5401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC30EFFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6818,103 +6768,108 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="112137152">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="59985472">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1460031857">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2082831780">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1040327670">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="468521833">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E67087"/>
     <w:rsid w:val="00006A69"/>
     <w:rsid w:val="00023721"/>
     <w:rsid w:val="0006056B"/>
     <w:rsid w:val="000A3446"/>
     <w:rsid w:val="00105C09"/>
+    <w:rsid w:val="00113878"/>
+    <w:rsid w:val="001203B7"/>
     <w:rsid w:val="00212EC2"/>
     <w:rsid w:val="002233CD"/>
     <w:rsid w:val="002B26D8"/>
     <w:rsid w:val="003303AD"/>
     <w:rsid w:val="00395EF0"/>
     <w:rsid w:val="003C29A5"/>
     <w:rsid w:val="003D0923"/>
     <w:rsid w:val="004251AE"/>
     <w:rsid w:val="00432179"/>
     <w:rsid w:val="00452ECA"/>
     <w:rsid w:val="004745B6"/>
     <w:rsid w:val="00484F1D"/>
     <w:rsid w:val="00487CCF"/>
     <w:rsid w:val="004A203C"/>
+    <w:rsid w:val="005005EF"/>
     <w:rsid w:val="00501222"/>
     <w:rsid w:val="00503650"/>
     <w:rsid w:val="00526E25"/>
     <w:rsid w:val="005A54FD"/>
     <w:rsid w:val="005E6912"/>
     <w:rsid w:val="005F7145"/>
+    <w:rsid w:val="00615FA3"/>
     <w:rsid w:val="0063049F"/>
     <w:rsid w:val="006575E8"/>
     <w:rsid w:val="006C7E62"/>
     <w:rsid w:val="00776829"/>
     <w:rsid w:val="00804A9F"/>
     <w:rsid w:val="00817ECF"/>
     <w:rsid w:val="008D07A5"/>
     <w:rsid w:val="008D6149"/>
     <w:rsid w:val="0094385C"/>
     <w:rsid w:val="009D656A"/>
+    <w:rsid w:val="00A10835"/>
     <w:rsid w:val="00A12EAE"/>
     <w:rsid w:val="00A72274"/>
     <w:rsid w:val="00A77190"/>
     <w:rsid w:val="00B228E2"/>
     <w:rsid w:val="00B77B31"/>
     <w:rsid w:val="00BE7F30"/>
     <w:rsid w:val="00CB7BDA"/>
     <w:rsid w:val="00D06C39"/>
     <w:rsid w:val="00D13C77"/>
     <w:rsid w:val="00D63A7D"/>
     <w:rsid w:val="00D66F74"/>
     <w:rsid w:val="00DC17DF"/>
     <w:rsid w:val="00E20A2D"/>
     <w:rsid w:val="00E55031"/>
     <w:rsid w:val="00E67087"/>
     <w:rsid w:val="00ED4CC3"/>
     <w:rsid w:val="00EE1B70"/>
     <w:rsid w:val="00F5656D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7689,55 +7644,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE1B70"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.uoz.edu.krd" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hjuoz.uoz.edu.krd/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.uoz.edu.krd" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.uoz.edu.krd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7999,67 +7954,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C1B7DA-5EAD-4B19-919E-63244921A08D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
+  <Pages>5</Pages>
   <Words>1508</Words>
-  <Characters>8602</Characters>
+  <Characters>8601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10090</CharactersWithSpaces>
+  <CharactersWithSpaces>10089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ADNA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>