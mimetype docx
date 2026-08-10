--- v0 (2025-10-05)
+++ v1 (2026-08-10)
@@ -3190,51 +3190,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>العنوان و</w:t>
       </w:r>
       <w:r w:rsidR="00A65023" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الملخص</w:t>
       </w:r>
       <w:r w:rsidR="00B66703" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269BC3E6" w14:textId="424BD13F" w:rsidR="005A7A1B" w:rsidRPr="00AC5D90" w:rsidRDefault="005A7A1B" w:rsidP="00000831">
+    <w:p w14:paraId="269BC3E6" w14:textId="429512B8" w:rsidR="005A7A1B" w:rsidRPr="00AC5D90" w:rsidRDefault="005A7A1B" w:rsidP="00000831">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">4.1.1. </w:t>
       </w:r>
       <w:r w:rsidR="003E39BD" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
@@ -3284,65 +3284,57 @@
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ـ</w:t>
       </w:r>
       <w:r w:rsidR="003E39BD" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> خط </w:t>
       </w:r>
       <w:r w:rsidR="003E39BD" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EA4538">
+      <w:r w:rsidR="00685743">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Bold</w:t>
       </w:r>
       <w:r w:rsidR="003E39BD" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00000831" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و</w:t>
       </w:r>
       <w:r w:rsidR="003E39BD" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -3799,51 +3791,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (11).</w:t>
       </w:r>
       <w:r w:rsidR="00430DB1" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تكون عدد كلمات المخلص بين (200-250) كلمة، وتحتوي على الأفكار التالية: إعطاء نبذة صغيرة عن البحث ونتائجه بصورة يمكن فهمها من قبل الأشخاص غير المختصين كذلك.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4870F798" w14:textId="37CF63B5" w:rsidR="009F7547" w:rsidRPr="00AC5D90" w:rsidRDefault="0088174F" w:rsidP="0088174F">
+    <w:p w14:paraId="4870F798" w14:textId="4FD64546" w:rsidR="009F7547" w:rsidRPr="00AC5D90" w:rsidRDefault="0088174F" w:rsidP="0088174F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="225"/>
           <w:tab w:val="left" w:pos="509"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -4038,59 +4030,61 @@
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F7547" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">بخط </w:t>
       </w:r>
       <w:r w:rsidR="005A7A1B" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00EA4538">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A7A1B" w:rsidRPr="00AC5D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Ali_k_sahifa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005A7A1B" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
       <w:r w:rsidR="009F7547" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4990,51 +4984,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اليمنى من الصفحة</w:t>
       </w:r>
       <w:r w:rsidR="00C32592" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C1999" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B9ACB3" w14:textId="31F54F9E" w:rsidR="00412C77" w:rsidRPr="00AC5D90" w:rsidRDefault="00412C77" w:rsidP="00EE6C18">
+    <w:p w14:paraId="44B9ACB3" w14:textId="3891FC9C" w:rsidR="00412C77" w:rsidRPr="00AC5D90" w:rsidRDefault="00412C77" w:rsidP="00EE6C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">2.2.2. </w:t>
       </w:r>
       <w:r w:rsidR="00C32592" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -5445,55 +5439,56 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (10) </w:t>
       </w:r>
       <w:r w:rsidR="00F7657C" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>و المحتوى و الشروحات سيكتب بخط</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00EA4538">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00685743" w:rsidRPr="00AC5D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) و </w:t>
       </w:r>
       <w:r w:rsidR="00F7657C" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بحجم</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
@@ -8553,65 +8548,56 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA8B120" w14:textId="77777777" w:rsidR="00E66DF1" w:rsidRPr="00AC5D90" w:rsidRDefault="00E66DF1" w:rsidP="00EE683F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, W., Huizenga, J., </w:t>
+      <w:r w:rsidRPr="00AC5D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Admiraal, W., Huizenga, J., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Akkerman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, S., &amp; Dam, G. (In press). The concept of flow in collaborative game-based </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>learning..</w:t>
       </w:r>
@@ -8670,63 +8656,65 @@
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">7.6.2. </w:t>
       </w:r>
       <w:r w:rsidR="00864957" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الكتب الانكليزية</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6989D55B" w14:textId="158A4E2E" w:rsidR="00E66DF1" w:rsidRPr="00AC5D90" w:rsidRDefault="00E66DF1" w:rsidP="00E66DF1">
+    <w:p w14:paraId="6989D55B" w14:textId="77777777" w:rsidR="00E66DF1" w:rsidRPr="00AC5D90" w:rsidRDefault="00E66DF1" w:rsidP="00E66DF1">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5D90">
         <w:t xml:space="preserve">Field, A. (2005). Discovering statistics using </w:t>
       </w:r>
-      <w:r w:rsidR="00EA4538">
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC5D90">
+        <w:t>spss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AC5D90">
         <w:t xml:space="preserve"> for windows (2nd Ed.). London: SAGE publications.</w:t>
       </w:r>
       <w:r w:rsidR="00E343A1" w:rsidRPr="00AC5D90">
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CAE204" w14:textId="77777777" w:rsidR="00E343A1" w:rsidRPr="00AC5D90" w:rsidRDefault="00E343A1" w:rsidP="00E66DF1">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4DAB1C" w14:textId="77777777" w:rsidR="00E343A1" w:rsidRPr="00AC5D90" w:rsidRDefault="00E343A1" w:rsidP="00E66DF1">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
@@ -14469,170 +14457,173 @@
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E343A1" w:rsidRPr="00AC5D90" w:rsidSect="00AC5D90">
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1418" w:bottom="1134" w:left="1134" w:header="421" w:footer="709" w:gutter="0"/>
       <w:cols w:space="397"/>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566EBB58" w14:textId="77777777" w:rsidR="00091E7D" w:rsidRDefault="00091E7D" w:rsidP="00BF0B05">
+    <w:p w14:paraId="3D8EC162" w14:textId="77777777" w:rsidR="0022056F" w:rsidRDefault="0022056F" w:rsidP="00BF0B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7463FE72" w14:textId="77777777" w:rsidR="00091E7D" w:rsidRDefault="00091E7D" w:rsidP="00BF0B05">
+    <w:p w14:paraId="4399A821" w14:textId="77777777" w:rsidR="0022056F" w:rsidRDefault="0022056F" w:rsidP="00BF0B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali_K_Traditional">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali_K_Alwand">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali_K_Sahifa Bold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali_K_Sahifa">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Naskh Arabic">
     <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002003" w:usb1="80002000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="462A17B3" w14:textId="77777777" w:rsidR="00C06E12" w:rsidRPr="001F3C82" w:rsidRDefault="00677788" w:rsidP="00EB5CF5">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="inside" w:y="1"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F3C82">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -14770,61 +14761,61 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="001F3C82">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="63778E22" w14:textId="77777777" w:rsidR="00C06E12" w:rsidRDefault="00C06E12">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EFC060E" w14:textId="77777777" w:rsidR="00091E7D" w:rsidRDefault="00091E7D" w:rsidP="00BF0B05">
+    <w:p w14:paraId="28219827" w14:textId="77777777" w:rsidR="0022056F" w:rsidRDefault="0022056F" w:rsidP="00BF0B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49906AF6" w14:textId="77777777" w:rsidR="00091E7D" w:rsidRDefault="00091E7D" w:rsidP="00BF0B05">
+    <w:p w14:paraId="6C669CB8" w14:textId="77777777" w:rsidR="0022056F" w:rsidRDefault="0022056F" w:rsidP="00BF0B05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="115EA91B" w14:textId="77777777" w:rsidR="00C06E12" w:rsidRPr="00622ABF" w:rsidRDefault="00C06E12" w:rsidP="00E87070">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -21477,95 +21468,95 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00043F82"/>
     <w:rsid w:val="00000831"/>
     <w:rsid w:val="00002A7A"/>
     <w:rsid w:val="00003FDA"/>
     <w:rsid w:val="000040F8"/>
     <w:rsid w:val="00005F9F"/>
     <w:rsid w:val="00010D8F"/>
     <w:rsid w:val="0001740E"/>
     <w:rsid w:val="0001782B"/>
     <w:rsid w:val="0003158F"/>
     <w:rsid w:val="000348EA"/>
     <w:rsid w:val="00043F82"/>
     <w:rsid w:val="000648AB"/>
     <w:rsid w:val="0007510B"/>
     <w:rsid w:val="000756A5"/>
     <w:rsid w:val="00080175"/>
     <w:rsid w:val="0008367D"/>
     <w:rsid w:val="000840D5"/>
     <w:rsid w:val="00084C84"/>
-    <w:rsid w:val="00091E7D"/>
     <w:rsid w:val="000936D5"/>
     <w:rsid w:val="000B0AF7"/>
     <w:rsid w:val="000B3F77"/>
     <w:rsid w:val="000B6B63"/>
     <w:rsid w:val="000D3BB6"/>
     <w:rsid w:val="000D5FFC"/>
     <w:rsid w:val="000D6355"/>
     <w:rsid w:val="000E054A"/>
     <w:rsid w:val="000E3112"/>
     <w:rsid w:val="000F6911"/>
     <w:rsid w:val="001009D3"/>
     <w:rsid w:val="00102409"/>
     <w:rsid w:val="00117C97"/>
     <w:rsid w:val="00121B33"/>
     <w:rsid w:val="001236E3"/>
     <w:rsid w:val="00123D96"/>
     <w:rsid w:val="0012726E"/>
     <w:rsid w:val="00145524"/>
     <w:rsid w:val="00145BD4"/>
     <w:rsid w:val="0015384D"/>
     <w:rsid w:val="00154D21"/>
     <w:rsid w:val="00167BB4"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00171E3E"/>
     <w:rsid w:val="001808B9"/>
     <w:rsid w:val="00186FE9"/>
     <w:rsid w:val="00193C8F"/>
     <w:rsid w:val="001A4067"/>
     <w:rsid w:val="001B0190"/>
     <w:rsid w:val="001B16CA"/>
     <w:rsid w:val="001B31B4"/>
     <w:rsid w:val="001B4E09"/>
     <w:rsid w:val="001C2BA0"/>
     <w:rsid w:val="001C5307"/>
     <w:rsid w:val="001D2F0D"/>
     <w:rsid w:val="001D4FC9"/>
     <w:rsid w:val="001D6E49"/>
     <w:rsid w:val="001E4C30"/>
     <w:rsid w:val="001E4F1E"/>
     <w:rsid w:val="001F13CC"/>
     <w:rsid w:val="001F7751"/>
     <w:rsid w:val="001F7FDE"/>
     <w:rsid w:val="00205E78"/>
     <w:rsid w:val="00216915"/>
+    <w:rsid w:val="0022056F"/>
     <w:rsid w:val="002233D0"/>
     <w:rsid w:val="00232519"/>
     <w:rsid w:val="00232FAE"/>
     <w:rsid w:val="00234E4A"/>
     <w:rsid w:val="00236474"/>
     <w:rsid w:val="00242A36"/>
     <w:rsid w:val="002459B5"/>
     <w:rsid w:val="00245B52"/>
     <w:rsid w:val="002477CF"/>
     <w:rsid w:val="00264721"/>
     <w:rsid w:val="002715F7"/>
     <w:rsid w:val="00282895"/>
     <w:rsid w:val="00284A15"/>
     <w:rsid w:val="00284DC2"/>
     <w:rsid w:val="00295DDC"/>
     <w:rsid w:val="00296E8A"/>
     <w:rsid w:val="002A04C1"/>
     <w:rsid w:val="002A548A"/>
     <w:rsid w:val="002A599E"/>
     <w:rsid w:val="002A6CEE"/>
     <w:rsid w:val="002E1525"/>
     <w:rsid w:val="002E4AA2"/>
     <w:rsid w:val="002E78CC"/>
     <w:rsid w:val="002F4C96"/>
     <w:rsid w:val="002F7E2F"/>
@@ -21694,50 +21685,51 @@
     <w:rsid w:val="00614A7F"/>
     <w:rsid w:val="00622ABF"/>
     <w:rsid w:val="00623442"/>
     <w:rsid w:val="00623611"/>
     <w:rsid w:val="00623CD2"/>
     <w:rsid w:val="00623FE9"/>
     <w:rsid w:val="00626FE7"/>
     <w:rsid w:val="006305A9"/>
     <w:rsid w:val="00630D4D"/>
     <w:rsid w:val="006363ED"/>
     <w:rsid w:val="006369F4"/>
     <w:rsid w:val="0063709E"/>
     <w:rsid w:val="0064154B"/>
     <w:rsid w:val="00641F58"/>
     <w:rsid w:val="006434A5"/>
     <w:rsid w:val="00645E25"/>
     <w:rsid w:val="00647B07"/>
     <w:rsid w:val="00657268"/>
     <w:rsid w:val="006603F5"/>
     <w:rsid w:val="00670F8E"/>
     <w:rsid w:val="00671FFF"/>
     <w:rsid w:val="00672488"/>
     <w:rsid w:val="00675B3D"/>
     <w:rsid w:val="00677788"/>
     <w:rsid w:val="00685063"/>
+    <w:rsid w:val="00685743"/>
     <w:rsid w:val="0068614B"/>
     <w:rsid w:val="00693910"/>
     <w:rsid w:val="00695C87"/>
     <w:rsid w:val="006A2875"/>
     <w:rsid w:val="006B5236"/>
     <w:rsid w:val="006C1999"/>
     <w:rsid w:val="006C759B"/>
     <w:rsid w:val="006D2D1C"/>
     <w:rsid w:val="006E4A07"/>
     <w:rsid w:val="006F5704"/>
     <w:rsid w:val="006F6972"/>
     <w:rsid w:val="00701A48"/>
     <w:rsid w:val="0070601D"/>
     <w:rsid w:val="00711E08"/>
     <w:rsid w:val="00714A43"/>
     <w:rsid w:val="00720F1B"/>
     <w:rsid w:val="00721584"/>
     <w:rsid w:val="0072283A"/>
     <w:rsid w:val="00724740"/>
     <w:rsid w:val="007300FC"/>
     <w:rsid w:val="0073491C"/>
     <w:rsid w:val="00734E82"/>
     <w:rsid w:val="007366F3"/>
     <w:rsid w:val="0074124E"/>
     <w:rsid w:val="00742729"/>
@@ -21968,51 +21960,50 @@
     <w:rsid w:val="00DD25B1"/>
     <w:rsid w:val="00DD2CD6"/>
     <w:rsid w:val="00DD79C0"/>
     <w:rsid w:val="00DE23E7"/>
     <w:rsid w:val="00DE5CEF"/>
     <w:rsid w:val="00DE7091"/>
     <w:rsid w:val="00DF01D2"/>
     <w:rsid w:val="00E03FD1"/>
     <w:rsid w:val="00E04D6F"/>
     <w:rsid w:val="00E15087"/>
     <w:rsid w:val="00E2300F"/>
     <w:rsid w:val="00E26C26"/>
     <w:rsid w:val="00E27F07"/>
     <w:rsid w:val="00E343A1"/>
     <w:rsid w:val="00E41F2A"/>
     <w:rsid w:val="00E66DF1"/>
     <w:rsid w:val="00E75120"/>
     <w:rsid w:val="00E7529C"/>
     <w:rsid w:val="00E77096"/>
     <w:rsid w:val="00E80ABF"/>
     <w:rsid w:val="00E82FC4"/>
     <w:rsid w:val="00E87070"/>
     <w:rsid w:val="00E91EDD"/>
     <w:rsid w:val="00E94E9F"/>
     <w:rsid w:val="00EA23DE"/>
-    <w:rsid w:val="00EA4538"/>
     <w:rsid w:val="00EA5CD6"/>
     <w:rsid w:val="00EB22AB"/>
     <w:rsid w:val="00EB2F4E"/>
     <w:rsid w:val="00EB5CF5"/>
     <w:rsid w:val="00EC481D"/>
     <w:rsid w:val="00EE09E6"/>
     <w:rsid w:val="00EE51C6"/>
     <w:rsid w:val="00EE5995"/>
     <w:rsid w:val="00EE683F"/>
     <w:rsid w:val="00EE6C18"/>
     <w:rsid w:val="00EF3BD3"/>
     <w:rsid w:val="00EF5E44"/>
     <w:rsid w:val="00F00DDD"/>
     <w:rsid w:val="00F07433"/>
     <w:rsid w:val="00F1287D"/>
     <w:rsid w:val="00F16386"/>
     <w:rsid w:val="00F17546"/>
     <w:rsid w:val="00F22F50"/>
     <w:rsid w:val="00F26F94"/>
     <w:rsid w:val="00F31226"/>
     <w:rsid w:val="00F33800"/>
     <w:rsid w:val="00F3399E"/>
     <w:rsid w:val="00F346D8"/>
     <w:rsid w:val="00F400C1"/>
     <w:rsid w:val="00F436EE"/>
@@ -22040,51 +22031,51 @@
     <w:rsid w:val="00FF2DB2"/>
     <w:rsid w:val="00FF76A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FD27046"/>
   <w15:docId w15:val="{DABCADA5-84A6-4AF5-85FA-327436B638E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -23607,73 +23598,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E93033-550F-42D9-84C0-06B0FF3B882B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Arabic Template_HJUOZ</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1485</Words>
-  <Characters>8467</Characters>
+  <Words>1484</Words>
+  <Characters>8464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ahmed-Under</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9933</CharactersWithSpaces>
+  <CharactersWithSpaces>9929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juoz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>