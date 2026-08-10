--- v0 (2025-10-05)
+++ v1 (2026-08-10)
@@ -1,9299 +1,9160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="34324508" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRDefault="00C922B0" w:rsidP="00F96067">
+    <w:p w14:paraId="34324508" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="00253CEA" w:rsidRDefault="00C922B0" w:rsidP="00F96067">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="397" w:right="397"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruction </w:t>
       </w:r>
-      <w:r w:rsidR="00876F58">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00876F58" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publishing </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk499543795"/>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scientific</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research </w:t>
       </w:r>
-      <w:r w:rsidR="008405E0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008405E0" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008405E0" w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008405E0" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Humanities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A634C5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">urnal </w:t>
       </w:r>
-      <w:r w:rsidR="008405E0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008405E0" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> University </w:t>
       </w:r>
-      <w:r w:rsidR="00876F58" w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00876F58" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C922B0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zakho</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078F08EB" w14:textId="5754CB46" w:rsidR="00F96067" w:rsidRPr="00500264" w:rsidRDefault="00F96067" w:rsidP="00F56ECC">
+    <w:p w14:paraId="078F08EB" w14:textId="5754CB46" w:rsidR="00F96067" w:rsidRPr="00253CEA" w:rsidRDefault="00F96067" w:rsidP="00F56ECC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F56ECC">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Abd</w:t>
       </w:r>
-      <w:r w:rsidR="00915C1C">
+      <w:r w:rsidR="00915C1C" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F56ECC">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>lsalam N.Abdullah</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004E6496">
+      <w:r w:rsidR="004E6496" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nechirvan Kh</w:t>
       </w:r>
-      <w:r w:rsidR="00C508DF">
+      <w:r w:rsidR="00C508DF" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004E6496">
+      <w:r w:rsidR="004E6496" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Taha</w:t>
       </w:r>
-      <w:r w:rsidR="00F56ECC" w:rsidRPr="00500264">
+      <w:r w:rsidR="00F56ECC" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1555DE04" w14:textId="77777777" w:rsidR="00E13A51" w:rsidRDefault="00456130" w:rsidP="00F56ECC">
+    <w:p w14:paraId="1555DE04" w14:textId="77777777" w:rsidR="00E13A51" w:rsidRPr="00253CEA" w:rsidRDefault="00456130" w:rsidP="00F56ECC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="397" w:right="397"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00456130">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>* Dept. of Kurdish Language, Faculty of Humanities, University of Zakho, Kurdistan Region – Iraq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A32ED3D" w14:textId="77777777" w:rsidR="00500264" w:rsidRPr="00456130" w:rsidRDefault="00F56ECC" w:rsidP="004E6496">
+    <w:p w14:paraId="1A32ED3D" w14:textId="77777777" w:rsidR="00500264" w:rsidRPr="00253CEA" w:rsidRDefault="00F56ECC" w:rsidP="004E6496">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="397" w:right="397"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="00500264">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidR="00E13A51">
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6496" w:rsidRPr="00456130">
+      <w:r w:rsidR="004E6496" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Dept. of Kurdish Language</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51" w:rsidRPr="00456130">
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, College of </w:t>
       </w:r>
-      <w:r w:rsidR="004E6496">
+      <w:r w:rsidR="004E6496" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Basic Education</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51" w:rsidRPr="00456130">
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, University of Zakho, Kurdistan Region – Iraq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC3EFF7" w14:textId="77777777" w:rsidR="00E85B6C" w:rsidRPr="00DE68D8" w:rsidRDefault="00DE68D8" w:rsidP="006841B2">
+    <w:p w14:paraId="2EC3EFF7" w14:textId="77777777" w:rsidR="00E85B6C" w:rsidRPr="00253CEA" w:rsidRDefault="00DE68D8" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="397" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD9900D" w14:textId="77777777" w:rsidR="00E85B6C" w:rsidRPr="00DE68D8" w:rsidRDefault="00E85B6C" w:rsidP="00E13A51">
+    <w:p w14:paraId="2DD9900D" w14:textId="3775DA4B" w:rsidR="00E85B6C" w:rsidRPr="00253CEA" w:rsidRDefault="00E85B6C" w:rsidP="00E13A51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="397" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">These guidelines </w:t>
       </w:r>
-      <w:r w:rsidR="004527B6" w:rsidRPr="00DE68D8">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="004527B6" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are provided for </w:t>
+      </w:r>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004527B6" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preparation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="004527B6" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>paper acc</w:t>
+      </w:r>
+      <w:r w:rsidR="000A760A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epted for publication in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00547C13" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="000A760A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cience Journal of </w:t>
+      </w:r>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00547C13" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="000A760A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zakho </w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F124E3" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>JU</w:t>
+      </w:r>
+      <w:r w:rsidR="000A760A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OZ)</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A760A" w:rsidRPr="00DE68D8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="000A760A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he guidelines are issued to ensure a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27BC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">uniform </w:t>
       </w:r>
-      <w:r w:rsidR="00B90542" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>style. All</w:t>
       </w:r>
-      <w:r w:rsidR="00CF27BC" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00CF27BC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> papers that are</w:t>
       </w:r>
-      <w:r w:rsidR="009B0203" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="009B0203" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> accepted in SJ</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="009B0203" w:rsidRPr="00DE68D8">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="009B0203" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OZ </w:t>
+      </w:r>
+      <w:r w:rsidR="00403085" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need to be arranged according to the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0203" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>guidelines. Reproduction</w:t>
       </w:r>
-      <w:r w:rsidR="005D3EAC" w:rsidRPr="00DE68D8">
-[...35 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005D3EAC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is made directly from </w:t>
+      </w:r>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3EAC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>author-prepared manuscript electroni</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cally in A4 paper size 297mm</w:t>
+      </w:r>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00470D06" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp;210mm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o assure </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3010" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>timely</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and efficient </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3010" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>publications</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the SJUOZ,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>autho</w:t>
       </w:r>
-      <w:r w:rsidR="00B90542">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00470D06" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> must submit th</w:t>
       </w:r>
-      <w:r w:rsidR="00B90542">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>eir</w:t>
       </w:r>
-      <w:r w:rsidR="00470D06" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00470D06" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> manuscripts in strict conformance with these </w:t>
       </w:r>
-      <w:r w:rsidR="00B90542" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>guidelines. The</w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editor</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3010" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ial </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">board may </w:t>
+      </w:r>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>reject</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any paper that do</w:t>
+      </w:r>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidR="00A634C5" w:rsidRPr="00DE68D8">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>match</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the specified </w:t>
+      </w:r>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. There</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be no opportunity for correction or improvement of poorly prepared originals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E781AD7" w14:textId="77777777" w:rsidR="00300C07" w:rsidRDefault="0086168F" w:rsidP="006841B2">
+    <w:p w14:paraId="0E781AD7" w14:textId="36F1CB30" w:rsidR="00300C07" w:rsidRPr="00253CEA" w:rsidRDefault="0086168F" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="180" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="397" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00300C07" w:rsidSect="006841B2">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00300C07" w:rsidRPr="00253CEA" w:rsidSect="006841B2">
           <w:headerReference w:type="first" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1134" w:header="397" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE68D8">
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>KEYWORD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00876F58">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00876F58" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Instruction, length</w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8">
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and font</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Journal of H</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>umanities</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the U</w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>niversity of Zakho,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00FC4BFD" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Body and composition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AA74F6" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8" w:rsidRDefault="00DE68D8" w:rsidP="006841B2">
+    <w:p w14:paraId="30AA74F6" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00253CEA" w:rsidRDefault="00DE68D8" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="180" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00876F58">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00876F58" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1655C674" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8" w:rsidRDefault="00FC4BFD" w:rsidP="006841B2">
+    <w:p w14:paraId="1655C674" w14:textId="4B36DB9C" w:rsidR="00FC4BFD" w:rsidRPr="00253CEA" w:rsidRDefault="00FC4BFD" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The maximum paper length is restricted to</w:t>
       </w:r>
-      <w:r w:rsidR="00A634C5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...5 lines deleted...]
-        <w:t>(25) page. The manuscript should have the following structure:</w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. The manuscript should have the following structure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AB15BF" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8" w:rsidRDefault="00FC4BFD" w:rsidP="006841B2">
+    <w:p w14:paraId="73AB15BF" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00253CEA" w:rsidRDefault="00FC4BFD" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1-paper title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056E36C7" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8" w:rsidRDefault="00FC4BFD" w:rsidP="006841B2">
+    <w:p w14:paraId="056E36C7" w14:textId="32471DA7" w:rsidR="00FC4BFD" w:rsidRPr="00253CEA" w:rsidRDefault="00FC4BFD" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2-</w:t>
       </w:r>
-      <w:r w:rsidR="009E5538" w:rsidRPr="00DE68D8">
-[...5 lines deleted...]
-        <w:t>Authar and affiliation</w:t>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5538" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uth</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6621" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5538" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r and affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70382377" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="70382377" w14:textId="1F5745F1" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>3-keyword (minimum 5 words)</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3-keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA48EB" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (minimum 5 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B58EC2" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="34B58EC2" w14:textId="42724E94" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>4-Absract 200-250 word</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4-Abs</w:t>
+      </w:r>
+      <w:r w:rsidR="0000584B" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ract 200-250 word</w:t>
+      </w:r>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34326C23" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="34326C23" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">5- </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6B5562" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="0D6B5562" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6-main body</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B73BD5" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="69B73BD5" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7-conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357F532A" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="357F532A" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8- acknowledgments (optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A6449A" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="70A6449A" w14:textId="2AC96397" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>9-References</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9-</w:t>
+      </w:r>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eferences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A2B9B0" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="35A2B9B0" w14:textId="5B8B0BCC" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>10-Appendix</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10-</w:t>
+      </w:r>
+      <w:r w:rsidR="00403FC2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ppendix</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBA6496" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="3EBA6496" w14:textId="405A0EBC" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="00093D44" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Full paper submitted for double-blind review to the SJUOZ.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5538" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitted for double-blind review to the SJUOZ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB1AB8E" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="009E5538" w:rsidP="006841B2">
+    <w:p w14:paraId="0FB1AB8E" w14:textId="4DC1E215" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="009E5538" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...69 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It m</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D44" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">st not </w:t>
+      </w:r>
+      <w:r w:rsidR="00093D44" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>contain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any information which makes it possible to identify</w:t>
+      </w:r>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>author. In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> particular, names and affiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="003620A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>removed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the manuscript submitted for review.</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Therefore, submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> which have not been appropriately anonymized may be subject to immediate rejection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0F30FE" w14:textId="77777777" w:rsidR="009E5538" w:rsidRPr="00DE68D8" w:rsidRDefault="00DE68D8" w:rsidP="006841B2">
+    <w:p w14:paraId="2E0F30FE" w14:textId="5D58E69D" w:rsidR="009E5538" w:rsidRPr="00253CEA" w:rsidRDefault="00DE68D8" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.1 </w:t>
       </w:r>
-      <w:r w:rsidR="009E5538" w:rsidRPr="00DE68D8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="009E5538" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>layout, spacing</w:t>
       </w:r>
-      <w:r w:rsidR="00B24C40" w:rsidRPr="00DE68D8">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and margins</w:t>
+      <w:r w:rsidR="00093D44" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24C40" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and margins</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D741EA" w14:textId="77777777" w:rsidR="00624EA4" w:rsidRPr="00DE68D8" w:rsidRDefault="00624EA4" w:rsidP="006841B2">
+    <w:p w14:paraId="17D741EA" w14:textId="064464D8" w:rsidR="00624EA4" w:rsidRPr="00253CEA" w:rsidRDefault="00624EA4" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itle and </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the paper must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>compiled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in one </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>column</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>all subsequent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rest of the paper) must </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>be compiled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in two columns. All </w:t>
+      </w:r>
+      <w:r w:rsidR="00E744AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>text should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> be (single-spaced)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380865FB" w14:textId="77777777" w:rsidR="00421755" w:rsidRPr="00DE68D8" w:rsidRDefault="00624EA4" w:rsidP="006841B2">
+    <w:p w14:paraId="380865FB" w14:textId="7963ABCC" w:rsidR="00421755" w:rsidRPr="00253CEA" w:rsidRDefault="00624EA4" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Left and right justified typing is needed.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Left and right</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>justified typing is needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353D1BF6" w14:textId="77EC277D" w:rsidR="00624EA4" w:rsidRPr="00DE68D8" w:rsidRDefault="00300C07" w:rsidP="006841B2">
+    <w:p w14:paraId="353D1BF6" w14:textId="5E812D9F" w:rsidR="00624EA4" w:rsidRPr="00253CEA" w:rsidRDefault="00300C07" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r w:rsidR="00421755" w:rsidRPr="00DE68D8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00421755" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1078">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001C1078" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00421755" w:rsidRPr="00DE68D8">
-[...7 lines deleted...]
-        <w:t>reparation in electronic form</w:t>
+      <w:r w:rsidR="00421755" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reparation </w:t>
+      </w:r>
+      <w:r w:rsidR="00E744AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of the e</w:t>
+      </w:r>
+      <w:r w:rsidR="00421755" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lectronic form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046674AD" w14:textId="77777777" w:rsidR="00421755" w:rsidRPr="00DE68D8" w:rsidRDefault="00421755" w:rsidP="00E13A51">
+    <w:p w14:paraId="046674AD" w14:textId="1CC9002C" w:rsidR="00421755" w:rsidRPr="00253CEA" w:rsidRDefault="00421755" w:rsidP="00E13A51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00D11A69" w:rsidRPr="00DE68D8">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D11A69" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">digital version </w:t>
+      </w:r>
+      <w:r w:rsidR="00E744AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is prepared according to the style and guidelines of the journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>to facilitate the researcher’s work</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...91 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00CF2388" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>currently;</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r w:rsidR="004B70EC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is provided in</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004B70EC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="004B70EC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ord)</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For downloading this electronic version, please visit the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00836FF5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>web page:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00E13A51" w:rsidRPr="0003004A">
+        <w:r w:rsidR="00F124E3" w:rsidRPr="00253CEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>http:</w:t>
         </w:r>
-        <w:r w:rsidR="00E13A51" w:rsidRPr="0003004A">
+        <w:r w:rsidR="00F124E3" w:rsidRPr="00253CEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
             <w:lang w:bidi="ar-IQ"/>
           </w:rPr>
           <w:t>//</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00E13A51" w:rsidRPr="0003004A">
+        <w:r w:rsidR="00F124E3" w:rsidRPr="00253CEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:bidi="ar-IQ"/>
           </w:rPr>
-          <w:t>hjuoz.uoz.krd</w:t>
+          <w:t>hjuoz.uoz.edu.krd</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6996CF30" w14:textId="44471681" w:rsidR="006A04CF" w:rsidRPr="00253728" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="6996CF30" w14:textId="44471681" w:rsidR="006A04CF" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r w:rsidR="006A04CF" w:rsidRPr="00253728">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006A04CF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1078">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001C1078" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="006A04CF" w:rsidRPr="00253728">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006A04CF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ength and font</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59974312" w14:textId="1FE989DF" w:rsidR="00D80A97" w:rsidRDefault="006A04CF" w:rsidP="006841B2">
+    <w:p w14:paraId="59974312" w14:textId="03D2B2D9" w:rsidR="00D80A97" w:rsidRPr="00253CEA" w:rsidRDefault="006A04CF" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>All manuscript</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of no more than 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>pages</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="00544982" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> single-space</w:t>
+      </w:r>
+      <w:r w:rsidR="001A715C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages (A4</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>size) including</w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abstract,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008F046C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>figure</w:t>
+      </w:r>
+      <w:r w:rsidR="00857DC9" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>tables</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>references</w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">. The font </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>type</w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00155536">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="00DE68D8">
-[...24 lines deleted...]
-        <w:t>(12) points to be used</w:t>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>) with the size (12) to be used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF4F331" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="006841B2">
+    <w:p w14:paraId="1AF4F331" w14:textId="3929F94E" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Margin sittings for A4 size paper</w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Margin </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>settings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for A4size paper</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="1490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E954C0" w14:paraId="5B728F47" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="5B728F47" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4222569F" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="4222569F" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>sittings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A61F7F7" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="3A61F7F7" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>A4 Size Paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="399D4A24" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="399D4A24" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54EF7ABF" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="54EF7ABF" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0244D712" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="0244D712" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25FB6D50" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="25FB6D50" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>inches</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="021EC791" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="021EC791" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62321AC5" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="62321AC5" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Top</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3739F3A6" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="3739F3A6" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4544F95A" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="4544F95A" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="71255A3B" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="71255A3B" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71DABF4B" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="71DABF4B" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Bottom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE9943C" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="6FE9943C" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE8B99B" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="6EE8B99B" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="20C5DAF3" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="20C5DAF3" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41036B11" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="41036B11" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Left</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2F38BA" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="3B2F38BA" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA01156" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="1DA01156" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="0D4CEC4F" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="0D4CEC4F" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616D536C" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="616D536C" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Right</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A264A73" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="3A264A73" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A02ED0D" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="6A02ED0D" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="3B046078" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="3B046078" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B124B58" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="5B124B58" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Column Width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67E15518" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="67E15518" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8A69A9" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="4A8A69A9" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E954C0" w14:paraId="7CD16DCA" w14:textId="77777777" w:rsidTr="00E954C0">
+      <w:tr w:rsidR="00E954C0" w:rsidRPr="00253CEA" w14:paraId="7CD16DCA" w14:textId="77777777" w:rsidTr="00E954C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31F5C0E6" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="31F5C0E6" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Column spacing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF60136" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="3BF60136" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67993D4C" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
+          <w:p w14:paraId="67993D4C" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="00E954C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00253CEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="096DCEC7" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00DE68D8" w:rsidRDefault="00E954C0" w:rsidP="006841B2">
+    <w:p w14:paraId="096DCEC7" w14:textId="77777777" w:rsidR="00E954C0" w:rsidRPr="00253CEA" w:rsidRDefault="00E954C0" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54A26D73" w14:textId="77777777" w:rsidR="00D80A97" w:rsidRPr="004920CF" w:rsidRDefault="0086168F" w:rsidP="006841B2">
+    <w:p w14:paraId="54A26D73" w14:textId="77777777" w:rsidR="00D80A97" w:rsidRPr="00253CEA" w:rsidRDefault="0086168F" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...30 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>1.4 Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> and abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764DC7B7" w14:textId="77777777" w:rsidR="00D80A97" w:rsidRPr="004920CF" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="764DC7B7" w14:textId="39D4DD46" w:rsidR="00D80A97" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1.4.1</w:t>
       </w:r>
-      <w:r w:rsidR="00D80A97" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00D80A97" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="004920CF">
-[...8 lines deleted...]
-        <w:t>Tittle</w:t>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F3A9C0" w14:textId="1FB34330" w:rsidR="00D80A97" w:rsidRPr="00DE68D8" w:rsidRDefault="00D80A97" w:rsidP="006841B2">
+    <w:p w14:paraId="20F3A9C0" w14:textId="04C90E45" w:rsidR="00D80A97" w:rsidRPr="00253CEA" w:rsidRDefault="00D80A97" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>title should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> appear centered in (</w:t>
       </w:r>
-      <w:r w:rsidR="006C3451">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="006C3451" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="001A715C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>font</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the top of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>first page</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="001A715C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>size</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12) and (single-spacing). After one blank </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>line, type</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> the author(s) name(d),</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">affiliation </w:t>
+      </w:r>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and mailing address (including </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>e-mail) in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> upper and </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>lower-case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>letters, centered</w:t>
       </w:r>
-      <w:r w:rsidR="00E20B61" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00E20B61" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the title in the case of multi- authorship, group them by firm or organization as shown in the title of these guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC3DE60" w14:textId="64CC0965" w:rsidR="00E20B61" w:rsidRPr="004920CF" w:rsidRDefault="00E20B61" w:rsidP="006841B2">
+    <w:p w14:paraId="3EC3DE60" w14:textId="64CC0965" w:rsidR="00E20B61" w:rsidRPr="00253CEA" w:rsidRDefault="00E20B61" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511CEA">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00511CEA" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1.4.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1078">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001C1078" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>bstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B36E87B" w14:textId="44679FA9" w:rsidR="00E20B61" w:rsidRPr="00DE68D8" w:rsidRDefault="00E20B61" w:rsidP="006841B2">
+    <w:p w14:paraId="7B36E87B" w14:textId="67A699ED" w:rsidR="00E20B61" w:rsidRPr="00253CEA" w:rsidRDefault="00E20B61" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>one-line</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>blank, then</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D44" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “ABSTRACT” in (</w:t>
+      </w:r>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>size</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(12) and write the abstract in (</w:t>
       </w:r>
-      <w:r w:rsidR="00155536">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>size (11)</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00093D44" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00685AF2" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between (200-250) words which present </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>briefly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> the content and very importantly the news and result of the paper in words such to be understandable also to non-specialists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0481AE33" w14:textId="1BF01489" w:rsidR="0055439F" w:rsidRPr="004920CF" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="0481AE33" w14:textId="6F8A885E" w:rsidR="0055439F" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1.5</w:t>
       </w:r>
-      <w:r w:rsidR="0055439F" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0055439F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1078">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001C1078" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="0055439F" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0055439F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>eyword</w:t>
       </w:r>
+      <w:r w:rsidR="00086738" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E048336" w14:textId="38A0FD70" w:rsidR="0055439F" w:rsidRPr="00DE68D8" w:rsidRDefault="0055439F" w:rsidP="006841B2">
+    <w:p w14:paraId="7E048336" w14:textId="218C2F35" w:rsidR="0055439F" w:rsidRPr="00253CEA" w:rsidRDefault="0055439F" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>one-line</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> blank </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidR="00086738" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KEYWORD) </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00155536">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bold) size (12) followed by</w:t>
+      </w:r>
+      <w:r w:rsidR="00711959">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum of 5 keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA48EB" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> written in (</w:t>
+      </w:r>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...46 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>) size (11)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>hose keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are used to find whi</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>content</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> you are preparing.</w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are preparing</w:t>
+      </w:r>
+      <w:r w:rsidR="00377E9D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the manuscript. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2AA0A9" w14:textId="7FCC9572" w:rsidR="0055439F" w:rsidRPr="004920CF" w:rsidRDefault="00006B80" w:rsidP="006841B2">
+    <w:p w14:paraId="0E2AA0A9" w14:textId="7FCC9572" w:rsidR="0055439F" w:rsidRPr="00253CEA" w:rsidRDefault="00006B80" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="180" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="004920CF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1078">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001C1078" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ain body of the text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1462388E" w14:textId="77777777" w:rsidR="00006B80" w:rsidRPr="00DE68D8" w:rsidRDefault="00006B80" w:rsidP="00E13A51">
+    <w:p w14:paraId="1462388E" w14:textId="259B1781" w:rsidR="00006B80" w:rsidRPr="00253CEA" w:rsidRDefault="00377E9D" w:rsidP="00E13A51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B80" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(single-spaced) in the middle and writ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B80" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>after leaving onl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00006B80" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>one space</w:t>
       </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17206C2A" w14:textId="77777777" w:rsidR="00AD0935" w:rsidRPr="004920CF" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
+    <w:p w14:paraId="17206C2A" w14:textId="77777777" w:rsidR="00AD0935" w:rsidRPr="00253CEA" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2.1 Headings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E25329" w14:textId="6DECF98D" w:rsidR="00AD0935" w:rsidRPr="00DE68D8" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
+    <w:p w14:paraId="51E25329" w14:textId="55284A8E" w:rsidR="00AD0935" w:rsidRPr="00253CEA" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Major heading</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00377E9D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be written on the right margin </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>without</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>underlining, after</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> one blank line</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>under the title</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the writing starts with (</w:t>
+      </w:r>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...6 lines deleted...]
-        <w:t>size of (12)</w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>size (12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729D25CE" w14:textId="04532FB6" w:rsidR="00AD0935" w:rsidRPr="004920CF" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
+    <w:p w14:paraId="729D25CE" w14:textId="04532FB6" w:rsidR="00AD0935" w:rsidRPr="00253CEA" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.1 </w:t>
       </w:r>
-      <w:r w:rsidR="001D3B4F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001D3B4F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ubheadings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C04ED8" w14:textId="5453BC9B" w:rsidR="00876F58" w:rsidRPr="00876F58" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
+    <w:p w14:paraId="11C04ED8" w14:textId="57F8266A" w:rsidR="00876F58" w:rsidRPr="00253CEA" w:rsidRDefault="00AD0935" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Subheading</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7C5F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are one separate line between two single blank lines written in</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00155536">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> bold)</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>size (12)</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">followed by </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>a colon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (:) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he text of the subheading must be followed on the same </w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>line. They</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086168F" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>may also</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be the first word of the paragraphs</w:t>
+      </w:r>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> sen</w:t>
       </w:r>
-      <w:r w:rsidR="007C158E" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007C158E" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>tence</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007C158E" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007C158E" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0086168F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0086168F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0098277D" w:rsidRPr="00DE68D8">
-[...6 lines deleted...]
-        <w:t>decimal should be used for numbering headings and subheadings.</w:t>
+      <w:r w:rsidR="00253CEA" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0098277D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ecimal should be used for numbering headings and subheadings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199D6374" w14:textId="4AC5CE6D" w:rsidR="0098277D" w:rsidRPr="004920CF" w:rsidRDefault="00A42833" w:rsidP="006841B2">
+    <w:p w14:paraId="199D6374" w14:textId="4AC5CE6D" w:rsidR="0098277D" w:rsidRPr="00253CEA" w:rsidRDefault="00A42833" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00624417">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00624417" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>llustration and table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FD0858" w14:textId="77777777" w:rsidR="00A42833" w:rsidRPr="00DE68D8" w:rsidRDefault="00F7664D" w:rsidP="006841B2">
+    <w:p w14:paraId="45FD0858" w14:textId="5CAEB7F4" w:rsidR="00A42833" w:rsidRPr="00253CEA" w:rsidRDefault="00F7664D" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ocation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1227" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>placed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1227" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>appropriate location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and related to the subject,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> close as </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>practicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="007C1227" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>reference</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of the finger in the text the table must be on the right side of the page </w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>. Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e table must be on the right side of the page </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17360272" w14:textId="3B9D59C6" w:rsidR="008E095A" w:rsidRDefault="00F7664D" w:rsidP="006841B2">
+    <w:p w14:paraId="17360272" w14:textId="07C0441A" w:rsidR="008E095A" w:rsidRPr="00253CEA" w:rsidRDefault="00F7664D" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00624417">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00624417" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>aption</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>: all caption</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be typed in upper and </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>lower-case</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> letter</w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> counterfort</w:t>
+      </w:r>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>tables;</w:t>
+      </w:r>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>caption</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> has to be directly above the table. </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>While, the</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> caption of the </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>be directly</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>figure, use</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> single spacing if they use more than one line</w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE68D8" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00DE68D8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="008E095A" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008E095A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> cap</w:t>
       </w:r>
-      <w:r w:rsidR="00A13354" w:rsidRPr="00DE68D8">
-[...66 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00A13354" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13354" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be numbered </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>consecutively</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13354" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>. figure1,Table2,fegure3 in(Ali</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13354" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>_</w:t>
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>_k_sah:fa Bold) size of(12)and the explanation should be written in (</w:t>
+      </w:r>
+      <w:r w:rsidR="00155536" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidR="00373DA8" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00373DA8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007615CC" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007615CC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> size (10).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E08872A" w14:textId="77777777" w:rsidR="007615CC" w:rsidRPr="004920CF" w:rsidRDefault="00300C07" w:rsidP="006841B2">
+    <w:p w14:paraId="0E08872A" w14:textId="77777777" w:rsidR="007615CC" w:rsidRPr="00253CEA" w:rsidRDefault="00300C07" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
-      <w:r w:rsidR="007615CC" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007615CC" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Copyright</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78360F20" w14:textId="77777777" w:rsidR="007615CC" w:rsidRPr="00DE68D8" w:rsidRDefault="007615CC" w:rsidP="006841B2">
+    <w:p w14:paraId="78360F20" w14:textId="5C5AD6DB" w:rsidR="007615CC" w:rsidRPr="00253CEA" w:rsidRDefault="007615CC" w:rsidP="004478CF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>If your article contains any copyrighted ill</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">strations or </w:t>
       </w:r>
-      <w:r w:rsidR="00B90542" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>imagery, please</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a statement of the copyright such </w:t>
       </w:r>
-      <w:r w:rsidR="00B90542" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>as: company</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3FFF" w:rsidRPr="00DE68D8">
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00BE3FFF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name or the book title copyright zoxx (</w:t>
+      </w:r>
+      <w:r w:rsidR="005400F8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>fill in year</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>). It</w:t>
       </w:r>
-      <w:r w:rsidR="005400F8" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005400F8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...46 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>author’s responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3FFF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> to obtain any</w:t>
       </w:r>
-      <w:r w:rsidR="005400F8" w:rsidRPr="00DE68D8">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> necessary copy right permission.</w:t>
+      <w:r w:rsidR="005400F8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary copyright permission.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34A7" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In case of any legal issues the journal will not be responsible of</w:t>
+      </w:r>
+      <w:r w:rsidR="004478CF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEF39A8" w14:textId="77777777" w:rsidR="00131B9C" w:rsidRPr="004920CF" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="4CEF39A8" w14:textId="77777777" w:rsidR="00131B9C" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2.4</w:t>
       </w:r>
-      <w:r w:rsidR="00131B9C" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00131B9C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Symbols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1083C5C4" w14:textId="77777777" w:rsidR="00131B9C" w:rsidRPr="00DE68D8" w:rsidRDefault="00131B9C" w:rsidP="006841B2">
+    <w:p w14:paraId="1083C5C4" w14:textId="04FEA92D" w:rsidR="00131B9C" w:rsidRPr="00253CEA" w:rsidRDefault="004478CF" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>The researcher must follow</w:t>
+      </w:r>
+      <w:r w:rsidR="00131B9C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> the system </w:t>
       </w:r>
-      <w:r w:rsidR="00B90542" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Integrational</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00131B9C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> units and sy</w:t>
       </w:r>
-      <w:r w:rsidR="007624AE" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007624AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>mbo</w:t>
       </w:r>
-      <w:r w:rsidR="00B90542">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ls</w:t>
       </w:r>
-      <w:r w:rsidR="007624AE" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007624AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ST).</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> characters or symbols should be explained in a list of nomenclature.</w:t>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unusual</w:t>
+      </w:r>
+      <w:r w:rsidR="007624AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> characters or symbols should be explained in a list of nomenclature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and written after the keywords. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A469A9D" w14:textId="77777777" w:rsidR="007624AE" w:rsidRPr="00DE68D8" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="2A469A9D" w14:textId="77777777" w:rsidR="007624AE" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
-      <w:r w:rsidR="004920CF" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="004920CF" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Footnote</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>: Are</w:t>
       </w:r>
-      <w:r w:rsidR="007624AE" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007624AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> not used in the </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>paper! References</w:t>
+      </w:r>
+      <w:r w:rsidR="007624AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>referred</w:t>
       </w:r>
-      <w:r w:rsidR="007624AE" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="007624AE" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> to as the following (</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>author’s</w:t>
       </w:r>
-      <w:r w:rsidR="00AA703D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00AA703D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>name, year</w:t>
       </w:r>
-      <w:r w:rsidR="00AA703D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00AA703D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> of printing, </w:t>
       </w:r>
-      <w:r w:rsidR="003C288D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A64B87" w14:textId="77777777" w:rsidR="0050472C" w:rsidRPr="004920CF" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="71A64B87" w14:textId="77777777" w:rsidR="0050472C" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2.6</w:t>
       </w:r>
-      <w:r w:rsidR="0050472C" w:rsidRPr="004920CF">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0050472C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AC79B9" w14:textId="77777777" w:rsidR="0050472C" w:rsidRPr="00DE68D8" w:rsidRDefault="0050472C" w:rsidP="004E6496">
+    <w:p w14:paraId="13AC79B9" w14:textId="041109EE" w:rsidR="0050472C" w:rsidRPr="00253CEA" w:rsidRDefault="0050472C" w:rsidP="004E6496">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The magazine foll</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ws</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004E6496">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="004E6496" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Harvard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>style.</w:t>
       </w:r>
-      <w:r w:rsidR="003C288D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>herefore,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be listed in alphabetical order as following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC67576" w14:textId="58A2F2A4" w:rsidR="0050472C" w:rsidRPr="00300C07" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="5AC67576" w14:textId="58A2F2A4" w:rsidR="0050472C" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2.6.1</w:t>
       </w:r>
-      <w:r w:rsidR="0050472C" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0050472C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D3B4F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001D3B4F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0050472C" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0050472C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>articipated paper in confer</w:t>
       </w:r>
-      <w:r w:rsidR="00A634C5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="0050472C" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0050472C" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nces</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A95261C" w14:textId="77777777" w:rsidR="0050472C" w:rsidRPr="00DE68D8" w:rsidRDefault="0050472C" w:rsidP="006841B2">
+    <w:p w14:paraId="0A95261C" w14:textId="77777777" w:rsidR="0050472C" w:rsidRPr="00253CEA" w:rsidRDefault="0050472C" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Al</w:t>
       </w:r>
-      <w:r w:rsidR="005B2F15" w:rsidRPr="00DE68D8">
-[...216 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005B2F15" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sayad abdullty Ahmed (1990). Almaeamiil alfean krwnbakh w naweiat alaistijabat almustajib “aiktab aismak </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F15" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iida raghabat” the </w:t>
+      </w:r>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>six-yearly</w:t>
       </w:r>
-      <w:r w:rsidR="0017696D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0017696D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> conference of psychology in Egypt which was held in Egypt in </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Egyptian</w:t>
       </w:r>
-      <w:r w:rsidR="0017696D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0017696D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> institution </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="0017696D" w:rsidRPr="00DE68D8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="0017696D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>or psychology study January 22-24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E3A56A" w14:textId="77777777" w:rsidR="0017696D" w:rsidRPr="00DE68D8" w:rsidRDefault="0017696D" w:rsidP="006841B2">
+    <w:p w14:paraId="16E3A56A" w14:textId="77777777" w:rsidR="0017696D" w:rsidRPr="00253CEA" w:rsidRDefault="0017696D" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yousif, fakher hasan (2017). Rang vadan sharasha aylol arojnamaya itilatda ya irani </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364D918D" w14:textId="77777777" w:rsidR="00300C07" w:rsidRDefault="0017696D" w:rsidP="006841B2">
+    <w:p w14:paraId="364D918D" w14:textId="77777777" w:rsidR="00300C07" w:rsidRPr="00253CEA" w:rsidRDefault="0017696D" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(22 trimah-1961</w:t>
       </w:r>
-      <w:r w:rsidR="008A27B8" w:rsidRPr="00DE68D8">
-[...43 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A27B8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-14 tirmaha 1962). The second international scientific conference university of Zakho,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April</w:t>
+      </w:r>
+      <w:r w:rsidR="008A27B8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D590FC" w14:textId="77777777" w:rsidR="0017696D" w:rsidRPr="00300C07" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="58D590FC" w14:textId="77777777" w:rsidR="0017696D" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2.6.2</w:t>
       </w:r>
-      <w:r w:rsidR="008A27B8" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008A27B8" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1427E752" w14:textId="77777777" w:rsidR="008A27B8" w:rsidRPr="00DE68D8" w:rsidRDefault="008A27B8" w:rsidP="006841B2">
+    <w:p w14:paraId="1427E752" w14:textId="77777777" w:rsidR="008A27B8" w:rsidRPr="00253CEA" w:rsidRDefault="008A27B8" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Alsharbini,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zakaria Ahmed,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(2007). Ala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
+        <w:t>‘7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...178 lines deleted...]
-        <w:t xml:space="preserve"> library.</w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we Tesmim Altejarib fi Both Alnasfsiya wa Al-ejtimaga. Cairo Al-Anjlo masryiya library.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E1EB1C" w14:textId="77777777" w:rsidR="008A27B8" w:rsidRPr="00DE68D8" w:rsidRDefault="008A27B8" w:rsidP="006841B2">
+    <w:p w14:paraId="59E1EB1C" w14:textId="77777777" w:rsidR="008A27B8" w:rsidRPr="00253CEA" w:rsidRDefault="008A27B8" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...142 lines deleted...]
-        <w:t>. Duhok.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abdullah, Abdullsalam najmadin and sabri,sherzad (2011). Zmanvaniya </w:t>
+      </w:r>
+      <w:r w:rsidR="003C288D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>tewri. Publication</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1021" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of sperz. Duhok.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B058576" w14:textId="44BF3621" w:rsidR="00B85B6A" w:rsidRPr="00300C07" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="4B058576" w14:textId="44BF3621" w:rsidR="00B85B6A" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2.6.3</w:t>
       </w:r>
-      <w:r w:rsidR="00300C07" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00300C07" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B85B6A" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B85B6A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D3B4F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001D3B4F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00B85B6A" w:rsidRPr="00300C07">
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B85B6A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>cientific magazins</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DDDD61C" w14:textId="242E3553" w:rsidR="00B85B6A" w:rsidRPr="00DE68D8" w:rsidRDefault="00B85B6A" w:rsidP="00E13A51">
+    <w:p w14:paraId="2DDDD61C" w14:textId="242E3553" w:rsidR="00B85B6A" w:rsidRPr="00253CEA" w:rsidRDefault="00B85B6A" w:rsidP="00E13A51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Tahr,nzar salman.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(2015).Role Nova Nishani d barjasta krna Ramana text korte chirok da-komala chiroka(shva frishte revin)ya Ismail Hajani-wako nmone Journal of the university of Zakho issue</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23F1D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE68D8">
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23F1D" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...248 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>number.1. p.24-43.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326BCCA2" w14:textId="77777777" w:rsidR="00B85B6A" w:rsidRPr="00300C07" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="326BCCA2" w14:textId="77777777" w:rsidR="00B85B6A" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2.6.4</w:t>
       </w:r>
-      <w:r w:rsidR="00B85B6A" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B85B6A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="00B90542">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B90542" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="00B85B6A" w:rsidRPr="00300C07">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00B85B6A" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>unpublished dissertation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C96423C" w14:textId="77777777" w:rsidR="00B85B6A" w:rsidRPr="00DE68D8" w:rsidRDefault="00B85B6A" w:rsidP="006841B2">
+    <w:p w14:paraId="6C96423C" w14:textId="77777777" w:rsidR="00B85B6A" w:rsidRPr="00253CEA" w:rsidRDefault="00B85B6A" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>AL-sayad,Abdulaaty Ahmed.(1999)</w:t>
+      </w:r>
+      <w:r w:rsidR="00113999" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>muhazerat</w:t>
       </w:r>
-      <w:r w:rsidR="00113999" w:rsidRPr="00DE68D8">
-[...220 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00113999" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fi qiyaswa ehsaa wa taqim wa taqwim Alfroq Alfardia Li modars ALfasl. An unpublished dairy. College of </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Education, university</w:t>
       </w:r>
-      <w:r w:rsidR="00113999" w:rsidRPr="00DE68D8">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> canal.</w:t>
+      <w:r w:rsidR="00113999" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of swiss canal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B77DA67" w14:textId="77777777" w:rsidR="00DE68D8" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
+    <w:p w14:paraId="5B77DA67" w14:textId="77777777" w:rsidR="00DE68D8" w:rsidRPr="00253CEA" w:rsidRDefault="00511CEA" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.5 </w:t>
       </w:r>
-      <w:r w:rsidR="00F96067" w:rsidRPr="00F96067">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> thesis and note:</w:t>
+      <w:r w:rsidR="00F96067" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Scientific thesis and note:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20027CC2" w14:textId="77777777" w:rsidR="00A62271" w:rsidRDefault="00F96067" w:rsidP="006841B2">
+    <w:p w14:paraId="20027CC2" w14:textId="77777777" w:rsidR="00A62271" w:rsidRPr="00253CEA" w:rsidRDefault="00F96067" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...57 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al-jaed m.salim(2004).analysis of the accompanying variance and its use in controlling </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62271" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">statistical </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>variables</w:t>
       </w:r>
-      <w:r w:rsidR="00A62271">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00A62271" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> in education research  an unpublished </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>thesis. Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62271" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="00A62271">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>psychology</w:t>
       </w:r>
-      <w:r w:rsidR="00A62271">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> university.</w:t>
+      <w:r w:rsidR="00A62271" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> college of education, um alqura university.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A78E211" w14:textId="77777777" w:rsidR="00A62271" w:rsidRDefault="00A62271" w:rsidP="006841B2">
+    <w:p w14:paraId="1A78E211" w14:textId="77777777" w:rsidR="00A62271" w:rsidRPr="00253CEA" w:rsidRDefault="00A62271" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-          <w:lang w:bidi="ar-IQ"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Salih salwa fareq (2016</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>), phonology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Kurdish </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>-Duhok pr</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ovince</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>. Doctoral disser</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>tation</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...82 lines deleted...]
-      <w:r w:rsidR="008A3F42" w:rsidRPr="008A3F42">
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="008A3F42">
-[...39 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>tahan,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kurdish department. Faculty</w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>humanity. University</w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Zakho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A855382" w14:textId="0171B676" w:rsidR="005E3846" w:rsidRDefault="005E3846" w:rsidP="006841B2">
+    <w:p w14:paraId="2A855382" w14:textId="0171B676" w:rsidR="005E3846" w:rsidRPr="00253CEA" w:rsidRDefault="005E3846" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.6 </w:t>
       </w:r>
-      <w:r w:rsidR="001D3B4F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001D3B4F" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E3846">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">ebsite must be pointed </w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42" w:rsidRPr="005E3846">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E177F2" w14:textId="77777777" w:rsidR="005E3846" w:rsidRDefault="008A3F42" w:rsidP="006841B2">
+    <w:p w14:paraId="57E177F2" w14:textId="77777777" w:rsidR="005E3846" w:rsidRPr="00253CEA" w:rsidRDefault="008A3F42" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...46 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>Admiral, w., huzenga, j., akkerman</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="00E13A51">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...22 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>8 dam,g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in press).the  concept of  flow in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>collaboration</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> game -based learning</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...47 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Computers</w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> in human b</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">ehavior </w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>locate</w:t>
       </w:r>
-      <w:r w:rsidR="005E3846">
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="005E3846" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>comphumbch</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7FC350F5" w14:textId="77777777" w:rsidR="005E3846" w:rsidRDefault="005E3846" w:rsidP="006841B2">
+    <w:p w14:paraId="7FC350F5" w14:textId="77777777" w:rsidR="005E3846" w:rsidRPr="00253CEA" w:rsidRDefault="005E3846" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6.7 </w:t>
       </w:r>
-      <w:r w:rsidR="00A634C5" w:rsidRPr="005E3846">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E3846">
-[...19 lines deleted...]
-        <w:t>s:</w:t>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> books:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0305C33D" w14:textId="77777777" w:rsidR="005E3846" w:rsidRPr="005E3846" w:rsidRDefault="005E3846" w:rsidP="006841B2">
+    <w:p w14:paraId="0305C33D" w14:textId="77777777" w:rsidR="005E3846" w:rsidRPr="00253CEA" w:rsidRDefault="005E3846" w:rsidP="006841B2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="005E3846" w:rsidRPr="005E3846" w:rsidSect="00C01CAD">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005E3846" w:rsidRPr="00253CEA" w:rsidSect="00C01CAD">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="397"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E3846">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Field, a. (2005). </w:t>
+      </w:r>
+      <w:r w:rsidR="00A634C5" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Discovering</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> statis</w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">tics </w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using spss for </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>wi</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="008A3F42">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="008A3F42" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ows (2</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E3846">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed). Lendan:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A51" w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>SAGEpublication</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0F1FB4EF" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00DE68D8" w:rsidRDefault="00836FF5" w:rsidP="00DE68D8">
+    <w:p w14:paraId="0F1FB4EF" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00DE68D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6CEA06" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00DE68D8" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="4E6CEA06" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="435AD7AC" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="435AD7AC" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F10C61E" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="0F10C61E" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118D1E34" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="118D1E34" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DCC784B" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="6DCC784B" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582FD96B" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="582FD96B" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EB4C798" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="3EB4C798" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3859F75F" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="3859F75F" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E73D997" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="6E73D997" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D6F6D24" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="6D6F6D24" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66BADE82" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="66BADE82" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F718BD" w14:textId="7E4350C8" w:rsidR="00F56ECC" w:rsidRDefault="00F56ECC" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="29F718BD" w14:textId="7E4350C8" w:rsidR="00F56ECC" w:rsidRPr="00253CEA" w:rsidRDefault="00F56ECC" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="777EFA05" w14:textId="77777777" w:rsidR="001D3B4F" w:rsidRDefault="001D3B4F" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="777EFA05" w14:textId="77777777" w:rsidR="001D3B4F" w:rsidRPr="00253CEA" w:rsidRDefault="001D3B4F" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="077CD9A3" w14:textId="77777777" w:rsidR="00F56ECC" w:rsidRPr="00DE68D8" w:rsidRDefault="00F56ECC" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="077CD9A3" w14:textId="77777777" w:rsidR="00F56ECC" w:rsidRPr="00253CEA" w:rsidRDefault="00F56ECC" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB606EC" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="004F0A53">
+    <w:p w14:paraId="5BB606EC" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="004F0A53">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864957">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>تعليمات نشر البحوث في مجلة العلوم الإنسانية بجامعة زاخو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>HJUOZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71347B3A" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="003561DA">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>ب</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00864957">
+        <w:t>عبدالسلام نجم الدين عبدالله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
-          <w:sz w:val="24"/>
-[...82 lines deleted...]
-          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864957">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> و نيجيرفان خليل طه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056844B4" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="004F0A53">
+    <w:p w14:paraId="056844B4" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="004F0A53">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C205EC6" w14:textId="4C6B8517" w:rsidR="00D53FCE" w:rsidRPr="00864957" w:rsidRDefault="00D53FCE" w:rsidP="004F0A53">
+    <w:p w14:paraId="0C205EC6" w14:textId="4C6B8517" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="004F0A53">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864957">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">قسم </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-LB"/>
         </w:rPr>
-        <w:t>اللغة الك</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00864957">
+        <w:t>اللغة الكردية،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-LB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00864957">
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فاكولتي العلوم الإنسانية، جامعة زاخو</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3451" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فاكولتي العلوم الإنسانية، جامعة زاخو</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C3451">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">إقليم كردستان </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3451" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>إقليم ك</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00864957">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ردستان </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> العراق</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E079F1" w14:textId="3F13344F" w:rsidR="00D53FCE" w:rsidRPr="00864957" w:rsidRDefault="006C3451" w:rsidP="006C3451">
+    <w:p w14:paraId="50E079F1" w14:textId="3F13344F" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="006C3451">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="00D53FCE" w:rsidRPr="00864957">
+      <w:r w:rsidR="00D53FCE" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">قسم </w:t>
       </w:r>
-      <w:r w:rsidR="00D53FCE">
+      <w:r w:rsidR="00D53FCE" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-LB"/>
         </w:rPr>
-        <w:t>اللغة الك</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D53FCE" w:rsidRPr="00864957">
+        <w:t>اللغة الكردية</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53FCE" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-LB"/>
-[...57 lines deleted...]
-        <w:t>ردستان- العراق</w:t>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ، كلية التربية الاساسية، جامعة زاخو- إقليم كردستان- العراق</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB2EC3D" w14:textId="1D85FA3D" w:rsidR="00D53FCE" w:rsidRPr="00864957" w:rsidRDefault="006C3451" w:rsidP="004F0A53">
+    <w:p w14:paraId="4EB2EC3D" w14:textId="1D85FA3D" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="004F0A53">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411DCA42" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00864957" w:rsidRDefault="00D53FCE" w:rsidP="00D8378D">
+    <w:p w14:paraId="411DCA42" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00D8378D">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>ال</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00864957">
+        <w:t>الملخص: أُعدت هذه التعليمات للبحوث التي تحصل على القبول بالنشر في مجلة العلوم الإنسانية لجامعة زاخو، ولكي تكون للمجلة هيئة وإطار موحد، وان البحوث التي تحصل على النشر يجب ان تنظم وفق هذه التعليمات. حجم ورقة البحث يجب ان تكون (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:bidi="ar-LB"/>
+        </w:rPr>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
-          <w:rtl/>
-[...93 lines deleted...]
-          <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-LB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864957">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>، (210ملم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864957">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864957">
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>297ملم)، ولكي تستطيع المجلة الالتزام بالمواعيد المحددة للنشر يجب على الباحث ان يوصل النسخة المعدلة من بحثة إلى</w:t>
-[...127 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>297ملم)، ولكي تستطيع المجلة الالتزام بالمواعيد المحددة للنشر يجب على الباحث ان يوصل النسخة المعدلة من بحثة إلى المجلة في الموعد المحدد، كما أن هيئة تحرير المجلة مخول برفض أي بحث لا يلتزم صاحبه بهذه التعليمات. و تؤكد هيئة تحرير المجلة بانها سترفض البحوث الضعيفة أو التي هي دون المستوى، ولا يعطي الباحث فرصة أخرى لغرض إعادة تقييمها مرة أخرى.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE5279C" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRDefault="00D53FCE" w:rsidP="00D8378D">
+    <w:p w14:paraId="2EE5279C" w14:textId="77777777" w:rsidR="00D53FCE" w:rsidRPr="00253CEA" w:rsidRDefault="00D53FCE" w:rsidP="00D8378D">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t>ال</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00864957">
+        <w:t>الكلمات الدالة: التعليمات، نوع  وحجم الخط، العلوم الإنسانية، مجلة جامعة زاخو، الهيئة والتركيبة.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56ECC" w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">كلمات </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0C6F67" w14:textId="21BAF77B" w:rsidR="006C3451" w:rsidRDefault="006C3451" w:rsidP="006C3451">
+    <w:p w14:paraId="7F0C6F67" w14:textId="21BAF77B" w:rsidR="006C3451" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="006C3451">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:bidi/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پۆختە:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB4EB19" w14:textId="77777777" w:rsidR="006C3451" w:rsidRPr="006C3451" w:rsidRDefault="006C3451" w:rsidP="006C3451">
+    <w:p w14:paraId="1CB4EB19" w14:textId="77777777" w:rsidR="006C3451" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="006C3451">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:bidi/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B1AC2C6" w14:textId="33E99C78" w:rsidR="006C3451" w:rsidRPr="006C3451" w:rsidRDefault="006C3451" w:rsidP="006C3451">
+    <w:p w14:paraId="1B1AC2C6" w14:textId="33E99C78" w:rsidR="006C3451" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="006C3451">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:bidi/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253CEA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ئەڤ ڕێنماییە ژ پێخەمەت وان ڤەكۆلینان هاتیە بەرهەڤكرن یێن ل گۆڤارا زانستێن مرۆڤایەتی یا زانكۆیا زاخۆ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HJUOZ</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) دهێنە پەسەند كرن. ئەڤ ڕێنماییە هاتینە بەرهەڤكرن داكو گۆڤارێ‌ پێكهات و چارچووڤەیەكێ‌ وەكهەڤ هەبیت. هەموو ئەو ڤەكۆلینێن دهێنە پەسەندكرن پێدڤیە د ماوێ‌ دیاركریدا لدویڤ ڤان ڕێنماییان بهێنە ڕێكخستن. قەبارێ‌ بەرپەرێ‌ ڤەكۆلینێ‌ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A4</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">)ـە، (297 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mm x 210 mm</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>). داكو گۆڤار پێگیر بیت ب دەمێن دیاركریێن بەلاڤكرنا گۆڤارێ‌، پێدڤییە ڤەكۆلەر پشتی ئەنجامدانا ڕاستڤەكرنان لسەر ڤەكۆلینا خوە، دانەیا ڕاستڤەكری و ڕێكخستی د ماوێ‌ دیاركریدا بگەهینیتە گۆڤارێ‌. دەستەكا ڕێڤەبەرا گۆڤارێ‌ ماف هەیە وان ڤەكۆلینان یێن ڕینمایێن وێ‌ بجه ناهینن، ڕەت بكەت. دەستەكا ڕێڤەبەرا گۆڤارێ‌ جەخت دكەت، ڤەكۆلینێن لاواز ناهێنە وەرگرتن و ب چ ڕەنگەكی دەلیڤا هەڵسەنگاندنێ‌ بۆ ناهێتە دان.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAEDF3F" w14:textId="77777777" w:rsidR="006C3451" w:rsidRPr="006C3451" w:rsidRDefault="006C3451" w:rsidP="006C3451">
+    <w:p w14:paraId="6CAEDF3F" w14:textId="77777777" w:rsidR="006C3451" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="006C3451">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:bidi/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4527DDB4" w14:textId="2D3B78BB" w:rsidR="00F56ECC" w:rsidRPr="006C3451" w:rsidRDefault="006C3451" w:rsidP="006C3451">
+    <w:p w14:paraId="4527DDB4" w14:textId="2D3B78BB" w:rsidR="00F56ECC" w:rsidRPr="00253CEA" w:rsidRDefault="006C3451" w:rsidP="006C3451">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:bidi/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C3451">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00253CEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پەیڤێن سەرەكی: ڕێنمایی، جۆروقەبارێ‌ فۆنتی، زانستێن مرۆڤایەتی، گۆڤارا زانكۆیا زاخۆ، پێكهات و چارچووڤە.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257113C4" w14:textId="77777777" w:rsidR="00F56ECC" w:rsidRPr="00864957" w:rsidRDefault="00F56ECC" w:rsidP="00F56ECC">
+    <w:p w14:paraId="257113C4" w14:textId="77777777" w:rsidR="00F56ECC" w:rsidRPr="00253CEA" w:rsidRDefault="00F56ECC" w:rsidP="00F56ECC">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Ali-A-Samik"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E1003B7" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00DE68D8" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="7E1003B7" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="476B888E" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00DE68D8" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="476B888E" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036279D8" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00DE68D8" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="036279D8" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E9072B" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00DE68D8" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="73E9072B" w14:textId="77777777" w:rsidR="00836FF5" w:rsidRPr="00253CEA" w:rsidRDefault="00836FF5" w:rsidP="00624EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC4E333" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8" w:rsidRDefault="00FC4BFD" w:rsidP="00E85B6C">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="4DC4E333" w14:textId="77777777" w:rsidR="00FC4BFD" w:rsidRPr="00253CEA" w:rsidRDefault="00FC4BFD" w:rsidP="00E85B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC4BFD" w:rsidRPr="00DE68D8" w:rsidSect="00DE68D8">
+    <w:sectPr w:rsidR="00FC4BFD" w:rsidRPr="00253CEA" w:rsidSect="00DE68D8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="Dindar Saeed" w:date="2026-01-14T12:59:00Z" w:initials="DS">
+    <w:p w14:paraId="0E3FDD70" w14:textId="431EBAF9" w:rsidR="007C1227" w:rsidRDefault="007C1227">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="0E3FDD70" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="2E2E3D30" w16cex:dateUtc="2026-01-14T09:59:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="0E3FDD70" w16cid:durableId="2E2E3D30"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DEA846F" w14:textId="77777777" w:rsidR="00726B2E" w:rsidRDefault="00726B2E" w:rsidP="004920CF">
+    <w:p w14:paraId="45112DCE" w14:textId="77777777" w:rsidR="005A60DA" w:rsidRDefault="005A60DA" w:rsidP="004920CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB8F01A" w14:textId="77777777" w:rsidR="00726B2E" w:rsidRDefault="00726B2E" w:rsidP="004920CF">
+    <w:p w14:paraId="74052065" w14:textId="77777777" w:rsidR="005A60DA" w:rsidRDefault="005A60DA" w:rsidP="004920CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali_K_Sahifa Bold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali_K_Sahifa">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Naskh Arabic">
     <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002003" w:usb1="80002000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ali-A-Samik">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E48B4B1" w14:textId="77777777" w:rsidR="00726B2E" w:rsidRDefault="00726B2E" w:rsidP="004920CF">
+    <w:p w14:paraId="5F1880A4" w14:textId="77777777" w:rsidR="005A60DA" w:rsidRDefault="005A60DA" w:rsidP="004920CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AA02F8E" w14:textId="77777777" w:rsidR="00726B2E" w:rsidRDefault="00726B2E" w:rsidP="004920CF">
+    <w:p w14:paraId="47E7A4CD" w14:textId="77777777" w:rsidR="005A60DA" w:rsidRDefault="005A60DA" w:rsidP="004920CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5003" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1527"/>
       <w:gridCol w:w="6303"/>
       <w:gridCol w:w="1746"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C922B0" w:rsidRPr="00C922B0" w14:paraId="23E3BC43" w14:textId="77777777" w:rsidTr="000622AF">
       <w:trPr>
         <w:trHeight w:val="1664"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="831" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="4475CB0F" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="00C922B0" w:rsidRDefault="00C922B0" w:rsidP="00C922B0">
@@ -9348,69 +9209,69 @@
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="769259" cy="765212"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="75FBEA7E" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="00C922B0" w:rsidRDefault="00000000" w:rsidP="00C922B0">
+        <w:p w14:paraId="75FBEA7E" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="00C922B0" w:rsidRDefault="00C922B0" w:rsidP="00C922B0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1134"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00C922B0" w:rsidRPr="00C922B0">
+            <w:r w:rsidRPr="00C922B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>journals.uoz.edu.krd</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3352" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="5C5FE121" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="00C922B0" w:rsidRDefault="00C922B0" w:rsidP="00C922B0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1134"/>
               <w:tab w:val="center" w:pos="4536"/>
@@ -9737,80 +9598,78 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="00C922B0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="02EC8461" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="008405E0" w:rsidRDefault="00000000" w:rsidP="008405E0">
+        <w:p w14:paraId="02EC8461" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="008405E0" w:rsidRDefault="00C922B0" w:rsidP="008405E0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1134"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId4" w:history="1">
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00C922B0" w:rsidRPr="008405E0">
+            <w:r w:rsidRPr="008405E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>hjuoz.uoz.edu.krd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="469F28B2" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="008405E0" w:rsidRDefault="00C922B0" w:rsidP="00C922B0">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1134"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:iCs/>
               <w:color w:val="111111"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008405E0">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -9851,51 +9710,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>e-ISSN: 2518­5128</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="72BA19C6" w14:textId="77777777" w:rsidR="00C922B0" w:rsidRPr="00876F58" w:rsidRDefault="00C922B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CCF46DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB66F09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9971,218 +9830,258 @@
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="846750068">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Dindar Saeed">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Dindar Saeed"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E6496"/>
+    <w:rsid w:val="0000584B"/>
     <w:rsid w:val="00006B80"/>
     <w:rsid w:val="00025954"/>
     <w:rsid w:val="000676AF"/>
+    <w:rsid w:val="00086738"/>
+    <w:rsid w:val="00093D44"/>
     <w:rsid w:val="000A760A"/>
     <w:rsid w:val="000D3B8C"/>
     <w:rsid w:val="00112C6A"/>
     <w:rsid w:val="00113999"/>
     <w:rsid w:val="00131B9C"/>
     <w:rsid w:val="00155536"/>
     <w:rsid w:val="0017696D"/>
     <w:rsid w:val="001970F8"/>
+    <w:rsid w:val="001A715C"/>
     <w:rsid w:val="001C1078"/>
     <w:rsid w:val="001D0401"/>
     <w:rsid w:val="001D3B4F"/>
     <w:rsid w:val="001E5D7D"/>
     <w:rsid w:val="00253728"/>
+    <w:rsid w:val="00253CEA"/>
+    <w:rsid w:val="00265666"/>
     <w:rsid w:val="002B4B18"/>
     <w:rsid w:val="00300C07"/>
     <w:rsid w:val="003561DA"/>
+    <w:rsid w:val="003620A1"/>
     <w:rsid w:val="00373DA8"/>
+    <w:rsid w:val="00377E9D"/>
     <w:rsid w:val="003C288D"/>
     <w:rsid w:val="003C626B"/>
     <w:rsid w:val="003F442A"/>
+    <w:rsid w:val="00403085"/>
+    <w:rsid w:val="00403FC2"/>
     <w:rsid w:val="00421755"/>
+    <w:rsid w:val="004426D0"/>
     <w:rsid w:val="00443481"/>
+    <w:rsid w:val="004478CF"/>
     <w:rsid w:val="004527B6"/>
     <w:rsid w:val="00456130"/>
     <w:rsid w:val="00467E77"/>
     <w:rsid w:val="00470D06"/>
     <w:rsid w:val="004920CF"/>
     <w:rsid w:val="004B70EC"/>
     <w:rsid w:val="004E6496"/>
     <w:rsid w:val="004F0A53"/>
     <w:rsid w:val="00500264"/>
     <w:rsid w:val="0050472C"/>
     <w:rsid w:val="00511CEA"/>
     <w:rsid w:val="005400F8"/>
+    <w:rsid w:val="00544982"/>
+    <w:rsid w:val="00547C13"/>
     <w:rsid w:val="0055439F"/>
     <w:rsid w:val="0056189C"/>
+    <w:rsid w:val="005A60DA"/>
     <w:rsid w:val="005B2F15"/>
     <w:rsid w:val="005D1E4D"/>
     <w:rsid w:val="005D3EAC"/>
     <w:rsid w:val="005E3846"/>
     <w:rsid w:val="006231B0"/>
     <w:rsid w:val="00624417"/>
     <w:rsid w:val="00624EA4"/>
     <w:rsid w:val="006841B2"/>
+    <w:rsid w:val="00685AF2"/>
     <w:rsid w:val="006A0467"/>
     <w:rsid w:val="006A04CF"/>
     <w:rsid w:val="006A5BF9"/>
     <w:rsid w:val="006C1BA5"/>
     <w:rsid w:val="006C3451"/>
+    <w:rsid w:val="006E34A7"/>
+    <w:rsid w:val="00711959"/>
     <w:rsid w:val="00726B2E"/>
     <w:rsid w:val="007615CC"/>
     <w:rsid w:val="007624AE"/>
+    <w:rsid w:val="007C1227"/>
     <w:rsid w:val="007C158E"/>
+    <w:rsid w:val="007E7C5F"/>
     <w:rsid w:val="00836FF5"/>
     <w:rsid w:val="008405E0"/>
+    <w:rsid w:val="00857DC9"/>
     <w:rsid w:val="0086168F"/>
     <w:rsid w:val="00876F58"/>
     <w:rsid w:val="008A27B8"/>
     <w:rsid w:val="008A3F42"/>
     <w:rsid w:val="008C1021"/>
     <w:rsid w:val="008E095A"/>
+    <w:rsid w:val="008F046C"/>
     <w:rsid w:val="008F635E"/>
     <w:rsid w:val="00915C1C"/>
+    <w:rsid w:val="00930461"/>
     <w:rsid w:val="00964804"/>
     <w:rsid w:val="0098277D"/>
+    <w:rsid w:val="00984B92"/>
     <w:rsid w:val="009B0203"/>
     <w:rsid w:val="009E02F9"/>
     <w:rsid w:val="009E5538"/>
+    <w:rsid w:val="009F3010"/>
     <w:rsid w:val="00A13354"/>
     <w:rsid w:val="00A42833"/>
     <w:rsid w:val="00A62271"/>
     <w:rsid w:val="00A634C5"/>
     <w:rsid w:val="00AA703D"/>
     <w:rsid w:val="00AD0935"/>
     <w:rsid w:val="00AE5ACA"/>
     <w:rsid w:val="00AE604E"/>
+    <w:rsid w:val="00AF6FB7"/>
     <w:rsid w:val="00B24C40"/>
     <w:rsid w:val="00B2705B"/>
     <w:rsid w:val="00B4724B"/>
     <w:rsid w:val="00B85B6A"/>
     <w:rsid w:val="00B90542"/>
     <w:rsid w:val="00BC5886"/>
     <w:rsid w:val="00BE3FFF"/>
     <w:rsid w:val="00BF761A"/>
     <w:rsid w:val="00C01CAD"/>
     <w:rsid w:val="00C04D0A"/>
     <w:rsid w:val="00C508DF"/>
     <w:rsid w:val="00C922B0"/>
+    <w:rsid w:val="00CF2388"/>
     <w:rsid w:val="00CF27BC"/>
     <w:rsid w:val="00D10440"/>
     <w:rsid w:val="00D11A69"/>
     <w:rsid w:val="00D23F1D"/>
     <w:rsid w:val="00D53FCE"/>
     <w:rsid w:val="00D55F78"/>
     <w:rsid w:val="00D80A97"/>
     <w:rsid w:val="00D8378D"/>
+    <w:rsid w:val="00DC6621"/>
     <w:rsid w:val="00DD1F03"/>
     <w:rsid w:val="00DE68D8"/>
     <w:rsid w:val="00DF4809"/>
     <w:rsid w:val="00E13A51"/>
     <w:rsid w:val="00E20B61"/>
+    <w:rsid w:val="00E744AE"/>
     <w:rsid w:val="00E85B6C"/>
     <w:rsid w:val="00E954C0"/>
+    <w:rsid w:val="00EA48EB"/>
+    <w:rsid w:val="00EC3D80"/>
+    <w:rsid w:val="00ED6D90"/>
+    <w:rsid w:val="00F124E3"/>
     <w:rsid w:val="00F56ECC"/>
     <w:rsid w:val="00F7664D"/>
     <w:rsid w:val="00F8300C"/>
     <w:rsid w:val="00F96067"/>
     <w:rsid w:val="00FA49CA"/>
     <w:rsid w:val="00FB463E"/>
     <w:rsid w:val="00FC4BFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="139DEAB3"/>
   <w15:docId w15:val="{944611D2-E85C-4F4D-83A3-77606D4A8D9E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10794,78 +10693,158 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstracttext">
     <w:name w:val="Abstract text"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00F56ECC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:bidi/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Ali_K_Sahifa"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:bidi="ar-IQ"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F124E3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C1227"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C1227"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1227"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C1227"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1227"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="680858319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hjuoz.uoz.krd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hjuoz.uoz.edu.krd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.uoz.edu.krd" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hjuoz.uoz.edu.krd/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Juoz\Desktop\&#1585;&#1610;&#1606;&#1605;&#1575;%20&#1606;&#1608;&#1609;\English%20Template_HJUOZ.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -11148,66 +11127,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2864AFD-FF7A-4AB4-969B-04F85C62D1F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>English Template_HJUOZ</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1441</Words>
-  <Characters>8215</Characters>
+  <Words>1471</Words>
+  <Characters>8388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9637</CharactersWithSpaces>
+  <CharactersWithSpaces>9840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juoz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>044329fa-413f-491c-ab3d-b7dcca4ca7e4</vt:lpwstr>
+  </property>
+</Properties>
+</file>